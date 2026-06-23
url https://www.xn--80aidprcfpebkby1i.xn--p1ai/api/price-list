--- v0 (2026-04-23)
+++ v1 (2026-06-23)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Прайс" state="visible" r:id="rId4"/>
     <sheet sheetId="2" name="Условия" state="visible" r:id="rId5"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="431" uniqueCount="203">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1655" uniqueCount="412">
   <si>
     <t>Категория</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Название</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Цена от, ₽</t>
   </si>
   <si>
     <t>Цена до, ₽</t>
   </si>
   <si>
     <t>Ед.</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
@@ -72,588 +72,1215 @@
   <si>
     <t>т</t>
   </si>
   <si>
     <t>IN_STOCK</t>
   </si>
   <si>
     <t>ARM-A500S-12</t>
   </si>
   <si>
     <t>Арматура А500С 12 мм, 11.7 м</t>
   </si>
   <si>
     <t>ARM-A500S-14</t>
   </si>
   <si>
     <t>Арматура А500С 14 мм, 11.7 м</t>
   </si>
   <si>
     <t>ARM-A500S-16</t>
   </si>
   <si>
     <t>Арматура А500С 16 мм, 11.7 м</t>
   </si>
   <si>
+    <t>Арматура А500С 18 мм, 11.7 м</t>
+  </si>
+  <si>
+    <t>Арматура А500С 20 мм, 11.7 м</t>
+  </si>
+  <si>
+    <t>Арматура А500С 22 мм, 11.7 м</t>
+  </si>
+  <si>
+    <t>Арматура А500С 25 мм, 11.7 м</t>
+  </si>
+  <si>
+    <t>Арматура А500С 28 мм, 11.7 м</t>
+  </si>
+  <si>
+    <t>Арматура А500С 32 мм, 11.7 м</t>
+  </si>
+  <si>
+    <t>Арматура А500С 36 мм, 11.7 м</t>
+  </si>
+  <si>
+    <t>Арматура А500С 6 мм, 11.7 м</t>
+  </si>
+  <si>
     <t>ARM-A500S-08</t>
   </si>
   <si>
     <t>Арматура А500С 8 мм, 11.7 м</t>
   </si>
   <si>
+    <t>Арматура АI (круг) 10 мм, 11.7 м</t>
+  </si>
+  <si>
+    <t>Арматура АI (круг) 12 мм, 11.7 м</t>
+  </si>
+  <si>
+    <t>Арматура АI (круг) 16 мм, 11.7 м</t>
+  </si>
+  <si>
+    <t>Арматура АI (круг) 20 мм, 11.7 м</t>
+  </si>
+  <si>
+    <t>Арматура АI (круг) 6.5 мм, 11.7 м</t>
+  </si>
+  <si>
+    <t>Арматура АIII НД 10 мм, 11.7 м</t>
+  </si>
+  <si>
+    <t>Арматура АIII НД 12 мм, 11.7 м</t>
+  </si>
+  <si>
+    <t>Арматура АIII НД 14 мм, 11.7 м</t>
+  </si>
+  <si>
+    <t>Арматура АIII НД 16 мм, 11.7 м</t>
+  </si>
+  <si>
+    <t>Арматура АIII НД 20 мм, 11.7 м</t>
+  </si>
+  <si>
+    <t>Арматура АIII НД 25 мм, 11.7 м</t>
+  </si>
+  <si>
     <t>Доска обрезная</t>
   </si>
   <si>
+    <t>Доска обрезная 25×100×6000 мм, 1 сорт</t>
+  </si>
+  <si>
+    <t>м³</t>
+  </si>
+  <si>
     <t>DSK-25-150</t>
   </si>
   <si>
     <t>Доска обрезная 25×150×6000 мм, 1 сорт</t>
   </si>
   <si>
-    <t>м³</t>
+    <t>Доска обрезная 40×100×6000 мм, 1 сорт</t>
+  </si>
+  <si>
+    <t>Доска обрезная 40×150×6000 мм, 1 сорт</t>
+  </si>
+  <si>
+    <t>Доска обрезная 50×100×6000 мм, 1 сорт</t>
   </si>
   <si>
     <t>DSK-50-150</t>
   </si>
   <si>
     <t>Доска обрезная 50×150×6000 мм, 1 сорт</t>
   </si>
   <si>
+    <t>Доска обрезная 50×200×6000 мм, 1 сорт</t>
+  </si>
+  <si>
+    <t>Доска обрезная ТУ 50×150×6000 мм, 1-3 сорт</t>
+  </si>
+  <si>
+    <t>Доска полуобрезная 25×100/150 мм, 3-4 сорт</t>
+  </si>
+  <si>
+    <t>Доска сухостой 50×150×6000 мм, 1-3 сорт</t>
+  </si>
+  <si>
     <t>Цемент и сыпучие</t>
   </si>
   <si>
+    <t>Отсев гранитный 0–5 мм, навал</t>
+  </si>
+  <si>
+    <t>Палетная доска 25×100×800/1000/1200 мм</t>
+  </si>
+  <si>
     <t>PSK-KAR</t>
   </si>
   <si>
     <t>Песок карьерный, навал</t>
   </si>
   <si>
+    <t>Песок речной, навал</t>
+  </si>
+  <si>
+    <t>Проволока вязальная 1.2 мм, бунт</t>
+  </si>
+  <si>
+    <t>Проволока вязальная 3.0 мм, бунт</t>
+  </si>
+  <si>
     <t>Профнастил</t>
   </si>
   <si>
+    <t>Профнастил МП-20×1150 цветной, 1.1 мм</t>
+  </si>
+  <si>
+    <t>Grand Line</t>
+  </si>
+  <si>
+    <t>м²</t>
+  </si>
+  <si>
+    <t>ON_ORDER</t>
+  </si>
+  <si>
+    <t>Профнастил Н-60×902 цветной, 0.85 мм</t>
+  </si>
+  <si>
+    <t>Металл Профиль</t>
+  </si>
+  <si>
+    <t>Профнастил Н-75×800 цветной, 0.75 мм</t>
+  </si>
+  <si>
     <t>PRF-N35-OC</t>
   </si>
   <si>
     <t>Профнастил Н35 оцинкованный, 0.5 мм</t>
   </si>
   <si>
-    <t>м²</t>
+    <t>Профнастил С-21×1051 оцинкованный, 1.0 мм</t>
   </si>
   <si>
     <t>PRF-S20-3005</t>
   </si>
   <si>
     <t>Профнастил С20 RAL 3005 (красное вино), 0.45 мм</t>
   </si>
   <si>
     <t>PRF-S8-6005</t>
   </si>
   <si>
     <t>Профнастил С8 RAL 6005 (зелёный), 0.4 мм</t>
   </si>
   <si>
+    <t>Цемент ПЦ-400 Д20 навалом</t>
+  </si>
+  <si>
     <t>TSEM-400-D20-50</t>
   </si>
   <si>
     <t>Цемент ПЦ-400 Д20, мешок 50 кг</t>
   </si>
   <si>
     <t>Новоросцемент</t>
   </si>
   <si>
     <t>меш</t>
   </si>
   <si>
+    <t>Цемент ПЦ-500 Д0 навалом</t>
+  </si>
+  <si>
     <t>TSEM-500-D0-50</t>
   </si>
   <si>
     <t>Цемент ПЦ-500 Д0, мешок 50 кг</t>
   </si>
   <si>
     <t>SCH-5-20</t>
   </si>
   <si>
     <t>Щебень гранитный фракция 5–20 мм</t>
   </si>
   <si>
     <t>Доска необрезная</t>
   </si>
   <si>
     <t>DNO-25</t>
   </si>
   <si>
     <t>Доска необрезная 25 мм, 6 м</t>
   </si>
   <si>
     <t>Сухие смеси</t>
   </si>
   <si>
+    <t>Кладочная смесь для кирпича, 25 кг</t>
+  </si>
+  <si>
     <t>KP-STD-25</t>
   </si>
   <si>
     <t>Клей плиточный стандартный, 25 кг</t>
   </si>
   <si>
     <t>Ceresit</t>
   </si>
   <si>
     <t>Металлочерепица</t>
   </si>
   <si>
+    <t>Металлочерепица Каскад RAL 3005 (красное вино), 0.45 мм</t>
+  </si>
+  <si>
     <t>MCH-MON-6005</t>
   </si>
   <si>
     <t>Металлочерепица Монтеррей RAL 6005 (зелёный), 0.45 мм</t>
   </si>
   <si>
     <t>MCH-MON-8017</t>
   </si>
   <si>
     <t>Металлочерепица Монтеррей RAL 8017 (шоколад)</t>
   </si>
   <si>
+    <t>Металлочерепица Тренд RAL 7024 (графит), 0.5 мм</t>
+  </si>
+  <si>
     <t>NP-FAST-25</t>
   </si>
   <si>
     <t>Наливной пол быстротвердеющий, 25 кг</t>
   </si>
   <si>
     <t>Старатели</t>
   </si>
   <si>
+    <t>Ровнитель для пола, 25 кг</t>
+  </si>
+  <si>
     <t>ST-CEM-25</t>
   </si>
   <si>
     <t>Стяжка цементная для пола, 25 кг</t>
   </si>
   <si>
     <t>Труба профильная</t>
   </si>
   <si>
+    <t>Труба профильная 100×100×4 мм, 6 м</t>
+  </si>
+  <si>
+    <t>м</t>
+  </si>
+  <si>
+    <t>Труба профильная 100×50×4 мм, 6 м</t>
+  </si>
+  <si>
+    <t>Труба профильная 120×120×5 мм, 6 м</t>
+  </si>
+  <si>
+    <t>Труба профильная 120×60×4 мм, 6 м</t>
+  </si>
+  <si>
+    <t>Труба профильная 140×140×5 мм, 6 м</t>
+  </si>
+  <si>
+    <t>Труба профильная 150×150×5 мм, 6 м</t>
+  </si>
+  <si>
+    <t>Труба профильная 15×15×1.5 мм, 6 м</t>
+  </si>
+  <si>
+    <t>Труба профильная 160×160×5 мм, 6 м</t>
+  </si>
+  <si>
+    <t>Труба профильная 200×200×6 мм, 6 м</t>
+  </si>
+  <si>
     <t>TRP-20-20-2</t>
   </si>
   <si>
     <t>Труба профильная 20×20×2 мм, 6 м</t>
   </si>
   <si>
-    <t>м</t>
+    <t>Труба профильная 25×25×1.5 мм, 6 м</t>
+  </si>
+  <si>
+    <t>Труба профильная 30×20×1.5 мм, 6 м</t>
+  </si>
+  <si>
+    <t>Труба профильная 30×30×1.5 мм, 6 м</t>
+  </si>
+  <si>
+    <t>Труба профильная 30×30×2 мм, 6 м</t>
+  </si>
+  <si>
+    <t>Труба профильная 40×20×2 мм, 6 м</t>
   </si>
   <si>
     <t>TRP-40-40-2</t>
   </si>
   <si>
     <t>Труба профильная 40×40×2 мм, 6 м</t>
   </si>
   <si>
+    <t>Труба профильная 50×25×2 мм, 6 м</t>
+  </si>
+  <si>
+    <t>Труба профильная 50×50×2 мм, 6 м</t>
+  </si>
+  <si>
+    <t>Труба профильная 50×50×3 мм, 6 м</t>
+  </si>
+  <si>
+    <t>Труба профильная 60×30×2 мм, 6 м</t>
+  </si>
+  <si>
+    <t>Труба профильная 60×40×2 мм, 6 м</t>
+  </si>
+  <si>
     <t>TRP-60-40-2</t>
   </si>
   <si>
-    <t>Труба профильная 60×40×2 мм, 6 м</t>
+    <t>Труба профильная 60×60×3 мм, 6 м</t>
+  </si>
+  <si>
+    <t>Труба профильная 80×40×3 мм, 6 м</t>
   </si>
   <si>
     <t>TRP-80-80-3</t>
   </si>
   <si>
     <t>Труба профильная 80×80×3 мм, 6 м</t>
   </si>
   <si>
-    <t>ON_ORDER</t>
+    <t>Шпаклёвка финишная, 25 кг</t>
   </si>
   <si>
     <t>SHT-GP-30</t>
   </si>
   <si>
     <t>Штукатурка гипсовая универсальная, 30 кг</t>
   </si>
   <si>
     <t>Knauf</t>
   </si>
   <si>
     <t>Брус</t>
   </si>
   <si>
+    <t>Брус (рейка) 50×50×3000 мм</t>
+  </si>
+  <si>
     <t>BR-100-100</t>
   </si>
   <si>
     <t>Брус 100×100×6000 мм, хвойный</t>
   </si>
   <si>
+    <t>Брус 100×150×6000 мм, хвойный</t>
+  </si>
+  <si>
+    <t>Брус 100×200×6000 мм, хвойный</t>
+  </si>
+  <si>
     <t>BR-150-150</t>
   </si>
   <si>
     <t>Брус 150×150×6000 мм, хвойный</t>
   </si>
   <si>
+    <t>Брус 200×200×6000 мм, хвойный</t>
+  </si>
+  <si>
+    <t>Брус 50×50×6000 мм</t>
+  </si>
+  <si>
+    <t>Доборные элементы</t>
+  </si>
+  <si>
+    <t>Водосточная труба металл 3 м, RAL 7024</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
     <t>Кирпич и блок</t>
   </si>
   <si>
     <t>GB-600-300-200</t>
   </si>
   <si>
     <t>Газобетонный блок 600×300×200 мм D500</t>
   </si>
   <si>
     <t>AeroStone</t>
   </si>
   <si>
-    <t>шт</t>
+    <t>Газобетонный блок 625×250×300 D500</t>
+  </si>
+  <si>
+    <t>Bonolit</t>
+  </si>
+  <si>
+    <t>Ендова верхняя 2 м, RAL 6005</t>
+  </si>
+  <si>
+    <t>Жёлоб водосточный 3 м, Ø125, RAL 8017</t>
+  </si>
+  <si>
+    <t>Кирпич керамический полнотелый М-100</t>
   </si>
   <si>
     <t>KIR-KER-150</t>
   </si>
   <si>
     <t>Кирпич керамический полнотелый М-150</t>
   </si>
   <si>
-    <t>Доборные элементы</t>
+    <t>Кирпич керамический полнотелый М-200</t>
+  </si>
+  <si>
+    <t>Кирпич силикатный утолщённый М-150</t>
   </si>
   <si>
     <t>FAS-KON-2M</t>
   </si>
   <si>
     <t>Конёк фигурный 2 м, RAL 3005</t>
   </si>
   <si>
+    <t>Отлив оконный 2 м, RAL 7024</t>
+  </si>
+  <si>
     <t>FAS-WIND-2M</t>
   </si>
   <si>
     <t>Планка ветровая 2 м, RAL 6005</t>
   </si>
   <si>
     <t>FAS-CARN-2M</t>
   </si>
   <si>
     <t>Планка карнизная 2 м, RAL 8017</t>
   </si>
   <si>
+    <t>Планка примыкания 2 м, RAL 8017</t>
+  </si>
+  <si>
+    <t>Снегозадержатель трубчатый 3 м, RAL 8017</t>
+  </si>
+  <si>
     <t>Труба ВГП</t>
   </si>
   <si>
+    <t>Труба ВГП 15×2.5 мм, 6 м</t>
+  </si>
+  <si>
+    <t>Труба ВГП 15×2.8 мм, 6 м</t>
+  </si>
+  <si>
+    <t>Труба ВГП 25×2.8 мм, 6 м</t>
+  </si>
+  <si>
+    <t>Труба ВГП 25×3.2 мм, 6 м</t>
+  </si>
+  <si>
+    <t>Труба ВГП 40×3.5 мм, 6 м</t>
+  </si>
+  <si>
+    <t>Труба ВГП 50×3.5 мм, 6 м</t>
+  </si>
+  <si>
     <t>VGP-DU-20</t>
   </si>
   <si>
     <t>Труба ВГП Ду 20 (3/4"), 6 м</t>
   </si>
   <si>
     <t>VGP-DU-32</t>
   </si>
   <si>
     <t>Труба ВГП Ду 32 (1¼"), 6 м</t>
   </si>
   <si>
+    <t>Труба ЭСВ 159×4.5 мм, 12 м</t>
+  </si>
+  <si>
+    <t>Труба ЭСВ 219×5 мм, 12 м</t>
+  </si>
+  <si>
+    <t>Труба ЭСВ 273×6 мм, 12 м</t>
+  </si>
+  <si>
+    <t>Труба ЭСВ 325×8 мм, 12 м</t>
+  </si>
+  <si>
+    <t>Труба ЭСВ 89×3.5 мм, 12 м</t>
+  </si>
+  <si>
     <t>SHB-390</t>
   </si>
   <si>
     <t>Шлакоблок стеновой 390×190×190 мм</t>
   </si>
   <si>
     <t>Утеплитель</t>
   </si>
   <si>
+    <t>Минвата Изовер Техно 50 мм, 7.2 м²</t>
+  </si>
+  <si>
+    <t>Изовер</t>
+  </si>
+  <si>
+    <t>упак.</t>
+  </si>
+  <si>
+    <t>Минвата ТехноНИКОЛЬ Роклайт 100 мм, 2.88 м²</t>
+  </si>
+  <si>
+    <t>ТехноНИКОЛЬ</t>
+  </si>
+  <si>
+    <t>Минвата ТехноНИКОЛЬ Роклайт 50 мм, 5.76 м²</t>
+  </si>
+  <si>
     <t>UT-RW-100</t>
   </si>
   <si>
     <t>Минеральная вата ROCKWOOL 100 мм, 2.4 м²</t>
   </si>
   <si>
     <t>ROCKWOOL</t>
   </si>
   <si>
-    <t>упак.</t>
-[...1 lines deleted...]
-  <si>
     <t>UT-RW-50</t>
   </si>
   <si>
     <t>Минеральная вата ROCKWOOL 50 мм, 4.8 м²</t>
   </si>
   <si>
+    <t>Пеноплэкс Комфорт 100 мм, 2.88 м²</t>
+  </si>
+  <si>
+    <t>Пеноплэкс</t>
+  </si>
+  <si>
     <t>PNP-COMF-50</t>
   </si>
   <si>
     <t>Пеноплэкс Комфорт 50 мм, 5.76 м²</t>
   </si>
   <si>
     <t>ПЕНОПЛЭКС</t>
   </si>
   <si>
+    <t>Пеноплэкс Основа 30 мм, 0.27 м³/упак.</t>
+  </si>
+  <si>
     <t>Рейка и штакетник</t>
   </si>
   <si>
     <t>RE-20-50</t>
   </si>
   <si>
     <t>Рейка обрезная 20×50×3000 мм</t>
   </si>
   <si>
+    <t>Рейка обрезная 30×50×3000 мм</t>
+  </si>
+  <si>
     <t>Швеллер</t>
   </si>
   <si>
     <t>SHV-10P</t>
   </si>
   <si>
     <t>Швеллер 10П, 12 м</t>
   </si>
   <si>
+    <t>Швеллер 12П, 12 м</t>
+  </si>
+  <si>
+    <t>Швеллер 14П, 12 м</t>
+  </si>
+  <si>
     <t>SHV-16P</t>
   </si>
   <si>
     <t>Швеллер 16П, 12 м</t>
   </si>
   <si>
+    <t>Швеллер 18П, 12 м</t>
+  </si>
+  <si>
     <t>SHV-20P</t>
   </si>
   <si>
     <t>Швеллер 20П, 12 м</t>
   </si>
   <si>
+    <t>Швеллер 22П, 12 м</t>
+  </si>
+  <si>
+    <t>Швеллер 24П, 12 м</t>
+  </si>
+  <si>
+    <t>Швеллер 30П, 12 м</t>
+  </si>
+  <si>
+    <t>Швеллер 6.5П, 12 м</t>
+  </si>
+  <si>
+    <t>Швеллер 8П, 12 м</t>
+  </si>
+  <si>
+    <t>Швеллер гнутый 100×50×3, 12 м</t>
+  </si>
+  <si>
+    <t>Швеллер гнутый 120×60×4, 12 м</t>
+  </si>
+  <si>
+    <t>Швеллер гнутый 140×60×4, 12 м</t>
+  </si>
+  <si>
+    <t>Штакетник деревянный 20×80×2000 мм</t>
+  </si>
+  <si>
     <t>OSB и фанера</t>
   </si>
   <si>
     <t>OSB-12</t>
   </si>
   <si>
     <t>OSB-3 плита 12×1250×2500 мм</t>
   </si>
   <si>
     <t>Kronospan</t>
   </si>
   <si>
     <t>лист</t>
   </si>
   <si>
+    <t>OSB-3 плита 22×1250×2500 мм</t>
+  </si>
+  <si>
     <t>OSB-9</t>
   </si>
   <si>
     <t>OSB-3 плита 9×1250×2500 мм</t>
   </si>
   <si>
     <t>Двутавр</t>
   </si>
   <si>
+    <t>Двутавр 12Б1, 12 м</t>
+  </si>
+  <si>
+    <t>Двутавр 14Б1, 12 м</t>
+  </si>
+  <si>
+    <t>Двутавр 16Б1, 12 м</t>
+  </si>
+  <si>
+    <t>Двутавр 18Б1, 12 м</t>
+  </si>
+  <si>
     <t>DVT-20B1</t>
   </si>
   <si>
     <t>Двутавр 20Б1, 12 м</t>
   </si>
   <si>
+    <t>Двутавр 24М, 12 м</t>
+  </si>
+  <si>
+    <t>Двутавр 25Б1, 12 м</t>
+  </si>
+  <si>
+    <t>Двутавр 25Ш1, 12 м</t>
+  </si>
+  <si>
     <t>DVT-30B1</t>
   </si>
   <si>
     <t>Двутавр 30Б1, 12 м</t>
   </si>
   <si>
+    <t>Двутавр 30Ш1, 12 м</t>
+  </si>
+  <si>
+    <t>Двутавр 35Б1, 12 м</t>
+  </si>
+  <si>
+    <t>Двутавр 35Ш1, 12 м</t>
+  </si>
+  <si>
+    <t>Двутавр 36М, 12 м</t>
+  </si>
+  <si>
+    <t>Двутавр 40Б1, 12 м</t>
+  </si>
+  <si>
+    <t>Двутавр 40Ш1, 12 м</t>
+  </si>
+  <si>
+    <t>Двутавр 45Ш1, 12 м</t>
+  </si>
+  <si>
+    <t>Двутавр 50Ш1, 12 м</t>
+  </si>
+  <si>
+    <t>Двутавр 60Ш1, 12 м</t>
+  </si>
+  <si>
+    <t>Двутавр 70Ш1, 12 м</t>
+  </si>
+  <si>
     <t>Гидро- и пароизоляция</t>
   </si>
   <si>
     <t>MST-AM-20</t>
   </si>
   <si>
     <t>Мастика битумно-резиновая AquaMast, 20 кг</t>
   </si>
   <si>
     <t>AquaMast</t>
   </si>
   <si>
     <t>ведро</t>
   </si>
   <si>
+    <t>Плита ДВП 3.2×1220×2745 мм</t>
+  </si>
+  <si>
+    <t>Плита ДСП 16×1750×3500 мм</t>
+  </si>
+  <si>
+    <t>Плита ЦСП 12×1250×3200 мм</t>
+  </si>
+  <si>
+    <t>Плёнка ветрозащитная гидроизоляционная, 70 м²</t>
+  </si>
+  <si>
+    <t>рулон</t>
+  </si>
+  <si>
     <t>PAR-70</t>
   </si>
   <si>
     <t>Плёнка пароизоляционная, рулон 70 м²</t>
   </si>
   <si>
     <t>Ондутис</t>
   </si>
   <si>
-    <t>рулон</t>
+    <t>Рубероид РКК-400, рулон 10 м²</t>
   </si>
   <si>
     <t>RB-RKP-350</t>
   </si>
   <si>
     <t>Рубероид РКП-350, рулон 15 м²</t>
   </si>
   <si>
+    <t>Фанера ФК 12×1525×1525 мм</t>
+  </si>
+  <si>
+    <t>Фанера ФК 18×1525×1525 мм</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 9×1220×2440 мм</t>
+  </si>
+  <si>
+    <t>Фанера ламинированная ФОФ 18×1220×2440 мм</t>
+  </si>
+  <si>
     <t>Гипсокартон и ГВЛ</t>
   </si>
   <si>
+    <t>ГВЛ Knauf Суперпол 10×1200×2500 мм</t>
+  </si>
+  <si>
     <t>GKLV-KN</t>
   </si>
   <si>
     <t>Гипсокартон Knauf влагостойкий 12.5×1200×2500</t>
   </si>
   <si>
+    <t>Гипсокартон Knauf огнестойкий 12.5×1200×2500</t>
+  </si>
+  <si>
     <t>GKL-KN-STD</t>
   </si>
   <si>
     <t>Гипсокартон Knauf стандартный 12.5×1200×2500</t>
   </si>
   <si>
     <t>PN-50-40</t>
   </si>
   <si>
     <t>Профиль направляющий ПН 50×40, 3 м</t>
   </si>
   <si>
+    <t>Профиль стоечный ПС 50×50, 3 м</t>
+  </si>
+  <si>
+    <t>Профиль стоечный ПС 75×50, 3 м</t>
+  </si>
+  <si>
     <t>Уголок</t>
   </si>
   <si>
+    <t>Уголок равнополочный 100×100×10 мм, 6 м</t>
+  </si>
+  <si>
     <t>UG-100-100-8</t>
   </si>
   <si>
     <t>Уголок равнополочный 100×100×8 мм</t>
   </si>
   <si>
+    <t>Уголок равнополочный 125×125×10 мм, 6 м</t>
+  </si>
+  <si>
+    <t>Уголок равнополочный 125×125×8 мм, 6 м</t>
+  </si>
+  <si>
+    <t>Уголок равнополочный 140×140×10 мм, 6 м</t>
+  </si>
+  <si>
+    <t>Уголок равнополочный 180×180×12 мм, 6 м</t>
+  </si>
+  <si>
+    <t>Уголок равнополочный 25×25×3 мм, 6 м</t>
+  </si>
+  <si>
+    <t>Уголок равнополочный 32×32×3 мм, 6 м</t>
+  </si>
+  <si>
+    <t>Уголок равнополочный 35×35×3 мм, 6 м</t>
+  </si>
+  <si>
     <t>UG-40-40-4</t>
   </si>
   <si>
     <t>Уголок равнополочный 40×40×4 мм</t>
   </si>
   <si>
+    <t>Уголок равнополочный 45×45×4 мм, 6 м</t>
+  </si>
+  <si>
     <t>UG-50-50-5</t>
   </si>
   <si>
     <t>Уголок равнополочный 50×50×5 мм</t>
   </si>
   <si>
+    <t>Уголок равнополочный 63×63×5 мм, 6 м</t>
+  </si>
+  <si>
+    <t>Уголок равнополочный 63×63×6 мм, 6 м</t>
+  </si>
+  <si>
+    <t>Уголок равнополочный 75×75×5 мм, 6 м</t>
+  </si>
+  <si>
     <t>UG-75-75-6</t>
   </si>
   <si>
     <t>Уголок равнополочный 75×75×6 мм</t>
   </si>
   <si>
+    <t>Уголок равнополочный 80×80×6 мм, 6 м</t>
+  </si>
+  <si>
+    <t>Уголок равнополочный 90×90×7 мм, 6 м</t>
+  </si>
+  <si>
     <t>Метизы и крепёж</t>
   </si>
   <si>
+    <t>Анкер клиновой М10×70, 50 шт</t>
+  </si>
+  <si>
     <t>BLT-M10-60</t>
   </si>
   <si>
     <t>Болт М10×60, DIN 933, 1 шт</t>
   </si>
   <si>
+    <t>Болт М12×80 DIN 933, 1 шт</t>
+  </si>
+  <si>
+    <t>Гайка М10, DIN 934, 100 шт</t>
+  </si>
+  <si>
+    <t>Гайка М12, DIN 934, 100 шт</t>
+  </si>
+  <si>
     <t>GV-120-5KG</t>
   </si>
   <si>
     <t>Гвоздь строительный 120 мм, 5 кг</t>
   </si>
   <si>
+    <t>Гвоздь строительный 150 мм, 5 кг</t>
+  </si>
+  <si>
     <t>Лист стальной</t>
   </si>
   <si>
+    <t>Лист ПВЛ 406, 1250×2500</t>
+  </si>
+  <si>
+    <t>Лист г/к 1.5×1250×2500 мм</t>
+  </si>
+  <si>
+    <t>Лист г/к 10×1500×6000 мм</t>
+  </si>
+  <si>
+    <t>Лист г/к 12×1500×6000 мм</t>
+  </si>
+  <si>
+    <t>Лист г/к 16×1500×6000 мм</t>
+  </si>
+  <si>
+    <t>Лист г/к 2.0×1000×2000 мм</t>
+  </si>
+  <si>
+    <t>Лист г/к 20×1500×6000 мм</t>
+  </si>
+  <si>
+    <t>Лист г/к 3×1500×6000 мм</t>
+  </si>
+  <si>
+    <t>Лист г/к 5×1250×2500 мм</t>
+  </si>
+  <si>
+    <t>Лист г/к 6×1500×6000 мм</t>
+  </si>
+  <si>
+    <t>Лист г/к 8×1500×6000 мм</t>
+  </si>
+  <si>
     <t>LGK-2-1250-2500</t>
   </si>
   <si>
     <t>Лист горячекатаный 2 мм, 1250×2500</t>
   </si>
   <si>
     <t>LGK-4-1500-6000</t>
   </si>
   <si>
     <t>Лист горячекатаный 4 мм, 1500×6000</t>
   </si>
   <si>
+    <t>Лист оцинкованный 0.5×1000×2000 мм</t>
+  </si>
+  <si>
+    <t>Лист оцинкованный 0.8×1250×2500 мм</t>
+  </si>
+  <si>
+    <t>Лист оцинкованный 1×1250×2500 мм</t>
+  </si>
+  <si>
+    <t>Лист рифлёный 3×1250×2500 мм</t>
+  </si>
+  <si>
+    <t>Лист рифлёный 5×1500×6000 мм</t>
+  </si>
+  <si>
+    <t>Лист х/к 0.7×1250×2500 мм</t>
+  </si>
+  <si>
+    <t>Лист х/к 2×1250×2500 мм</t>
+  </si>
+  <si>
     <t>LXK-1-1250-2500</t>
   </si>
   <si>
     <t>Лист холоднокатаный 1 мм, 1250×2500</t>
   </si>
   <si>
     <t>SMR-GKL-35</t>
   </si>
   <si>
     <t>Саморез по гипсокартону 3.5×35, 200 шт</t>
   </si>
   <si>
+    <t>Саморез по дереву 4.2×75, 200 шт</t>
+  </si>
+  <si>
     <t>SMR-PSH-14</t>
   </si>
   <si>
     <t>Саморез прессшайба 4.2×14, 500 шт</t>
   </si>
   <si>
+    <t>Хомут червячный W1 32–50 мм, 10 шт</t>
+  </si>
+  <si>
+    <t>Шайба М10 плоская, 100 шт</t>
+  </si>
+  <si>
+    <t>Электроды УОНИ-13/55 d4 мм, 5 кг</t>
+  </si>
+  <si>
     <t>Лакокрасочные</t>
   </si>
   <si>
+    <t>Грунтовка акриловая универсальная, 10 л</t>
+  </si>
+  <si>
+    <t>канистра</t>
+  </si>
+  <si>
     <t>GR-GLP-5</t>
   </si>
   <si>
     <t>Грунтовка глубокого проникновения, 5 л</t>
   </si>
   <si>
-    <t>канистра</t>
+    <t>Краска ВД акриловая интерьерная, 14 кг</t>
   </si>
   <si>
     <t>Круг стальной</t>
   </si>
   <si>
+    <t>Круг стальной 10 мм, 6 м</t>
+  </si>
+  <si>
+    <t>Круг стальной 12 мм, 6 м</t>
+  </si>
+  <si>
+    <t>Круг стальной 16 мм, 6 м</t>
+  </si>
+  <si>
     <t>KR-20</t>
   </si>
   <si>
     <t>Круг стальной 20 мм, 6 м</t>
   </si>
   <si>
+    <t>Круг стальной 25 мм, 6 м</t>
+  </si>
+  <si>
+    <t>Круг стальной 30 мм, 6 м</t>
+  </si>
+  <si>
+    <t>Круг стальной 40 мм, 6 м</t>
+  </si>
+  <si>
+    <t>Лак ПФ-238 паркетный, 1 кг</t>
+  </si>
+  <si>
+    <t>банка</t>
+  </si>
+  <si>
     <t>EM-PF115-W-1</t>
   </si>
   <si>
     <t>Эмаль ПФ-115 белая, 1 кг</t>
   </si>
   <si>
-    <t>банка</t>
+    <t>Эмаль ПФ-115 шоколадная, 1 кг</t>
   </si>
   <si>
     <t>Полоса</t>
   </si>
   <si>
+    <t>Полоса 20×4 мм, 6 м</t>
+  </si>
+  <si>
+    <t>Полоса 25×4 мм, 6 м</t>
+  </si>
+  <si>
     <t>POL-40-4</t>
   </si>
   <si>
     <t>Полоса 40×4 мм, 6 м</t>
   </si>
   <si>
+    <t>Полоса 50×5 мм, 6 м</t>
+  </si>
+  <si>
+    <t>Полоса 50×8 мм, 6 м</t>
+  </si>
+  <si>
     <t>Квадрат</t>
   </si>
   <si>
+    <t>Квадрат 10×10 мм, 6 м</t>
+  </si>
+  <si>
     <t>KV-12</t>
   </si>
   <si>
     <t>Квадрат 12×12 мм, 6 м</t>
   </si>
   <si>
+    <t>Квадрат 14×14 мм, 6 м</t>
+  </si>
+  <si>
+    <t>Квадрат 16×16 мм, 6 м</t>
+  </si>
+  <si>
+    <t>Квадрат 20×20 мм, 6 м</t>
+  </si>
+  <si>
     <t>Сетка кладочная</t>
   </si>
   <si>
+    <t>Сетка кладочная 100×100, d 3 мм, 2×1 м</t>
+  </si>
+  <si>
     <t>SET-100-4</t>
   </si>
   <si>
     <t>Сетка кладочная 100×100, d 4 мм, 2×1 м</t>
   </si>
   <si>
+    <t>Сетка кладочная 100×100, d 5 мм, 2×1 м</t>
+  </si>
+  <si>
+    <t>Сетка кладочная 150×150, d 3 мм, 2×1 м</t>
+  </si>
+  <si>
+    <t>Сетка кладочная 150×150, d 4 мм, 2×1 м</t>
+  </si>
+  <si>
+    <t>Сетка кладочная 200×200, d 5 мм, 2×1 м</t>
+  </si>
+  <si>
     <t>SET-50-3</t>
   </si>
   <si>
     <t>Сетка кладочная 50×50, d 3 мм, 2×0.5 м</t>
+  </si>
+  <si>
+    <t>Сетка кладочная 50×50, d 4 мм, 2×0.5 м</t>
   </si>
   <si>
     <t>Цена в этом прайсе носит ознакомительный характер.</t>
   </si>
   <si>
     <t>Актуальную стоимость, наличие и сроки поставки уточняйте у менеджера.</t>
   </si>
   <si>
     <t>+7 919 882 40 44 · aksendollar@yandex.ru</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
@@ -1005,51 +1632,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:H71"/>
+  <dimension ref="A1:H275"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="1"/>
     <col min="2" max="2" width="14" customWidth="1"/>
     <col min="3" max="3" width="50" customWidth="1"/>
     <col min="4" max="4" width="18" customWidth="1"/>
     <col min="5" max="6" width="14" style="1" customWidth="1"/>
     <col min="7" max="7" width="8" customWidth="1"/>
     <col min="8" max="8" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
@@ -1150,1661 +1777,6539 @@
       <c r="B5" t="s">
         <v>18</v>
       </c>
       <c r="C5" t="s">
         <v>19</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" s="1">
         <v>54500</v>
       </c>
       <c r="F5" s="1"/>
       <c r="G5" t="s">
         <v>12</v>
       </c>
       <c r="H5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>8</v>
       </c>
       <c r="B6" t="s">
+        <v>11</v>
+      </c>
+      <c r="C6" t="s">
         <v>20</v>
       </c>
-      <c r="C6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="1">
-        <v>56500</v>
+        <v>55500</v>
       </c>
       <c r="F6" s="1"/>
       <c r="G6" t="s">
         <v>12</v>
       </c>
       <c r="H6" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="B7" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="C7" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="1">
-        <v>14500</v>
+        <v>55500</v>
       </c>
       <c r="F7" s="1"/>
       <c r="G7" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="H7" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
+        <v>8</v>
+      </c>
+      <c r="B8" t="s">
+        <v>11</v>
+      </c>
+      <c r="C8" t="s">
         <v>22</v>
       </c>
-      <c r="B8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8" s="1">
-        <v>14800</v>
+        <v>55500</v>
       </c>
       <c r="F8" s="1"/>
       <c r="G8" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="H8" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="C9" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="D9" t="s">
         <v>11</v>
       </c>
       <c r="E9" s="1">
-        <v>950</v>
+        <v>55500</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" t="s">
         <v>12</v>
       </c>
       <c r="H9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>31</v>
+        <v>8</v>
       </c>
       <c r="B10" t="s">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="C10" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="D10" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="1">
-        <v>620</v>
+        <v>55500</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="H10" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>31</v>
+        <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="C11" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="D11" t="s">
         <v>11</v>
       </c>
       <c r="E11" s="1">
-        <v>540</v>
-[...3 lines deleted...]
-      </c>
+        <v>55500</v>
+      </c>
+      <c r="F11" s="1"/>
       <c r="G11" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="H11" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>31</v>
+        <v>8</v>
       </c>
       <c r="B12" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="C12" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="D12" t="s">
         <v>11</v>
       </c>
       <c r="E12" s="1">
-        <v>470</v>
+        <v>55500</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="H12" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="B13" t="s">
-        <v>39</v>
+        <v>11</v>
       </c>
       <c r="C13" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="D13" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="E13" s="1">
-        <v>440</v>
+        <v>60000</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" t="s">
-        <v>42</v>
+        <v>12</v>
       </c>
       <c r="H13" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
+        <v>8</v>
+      </c>
+      <c r="B14" t="s">
         <v>28</v>
       </c>
-      <c r="B14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C14" t="s">
-        <v>44</v>
+        <v>29</v>
       </c>
       <c r="D14" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="E14" s="1">
-        <v>520</v>
+        <v>56500</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" t="s">
-        <v>42</v>
+        <v>12</v>
       </c>
       <c r="H14" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="B15" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="C15" t="s">
-        <v>46</v>
+        <v>30</v>
       </c>
       <c r="D15" t="s">
         <v>11</v>
       </c>
       <c r="E15" s="1">
-        <v>2100</v>
+        <v>58000</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" t="s">
         <v>12</v>
       </c>
       <c r="H15" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="B16" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="C16" t="s">
-        <v>49</v>
+        <v>31</v>
       </c>
       <c r="D16" t="s">
         <v>11</v>
       </c>
       <c r="E16" s="1">
-        <v>9500</v>
+        <v>54000</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="H16" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>50</v>
+        <v>8</v>
       </c>
       <c r="B17" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="C17" t="s">
-        <v>52</v>
+        <v>32</v>
       </c>
       <c r="D17" t="s">
-        <v>53</v>
+        <v>11</v>
       </c>
       <c r="E17" s="1">
-        <v>440</v>
+        <v>56000</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" t="s">
-        <v>42</v>
+        <v>12</v>
       </c>
       <c r="H17" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>54</v>
+        <v>8</v>
       </c>
       <c r="B18" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="C18" t="s">
-        <v>56</v>
+        <v>33</v>
       </c>
       <c r="D18" t="s">
         <v>11</v>
       </c>
       <c r="E18" s="1">
-        <v>640</v>
-[...3 lines deleted...]
-      </c>
+        <v>56000</v>
+      </c>
+      <c r="F18" s="1"/>
       <c r="G18" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="H18" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>54</v>
+        <v>8</v>
       </c>
       <c r="B19" t="s">
-        <v>57</v>
+        <v>11</v>
       </c>
       <c r="C19" t="s">
-        <v>58</v>
+        <v>34</v>
       </c>
       <c r="D19" t="s">
         <v>11</v>
       </c>
       <c r="E19" s="1">
-        <v>650</v>
-[...3 lines deleted...]
-      </c>
+        <v>58000</v>
+      </c>
+      <c r="F19" s="1"/>
       <c r="G19" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="H19" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>50</v>
+        <v>8</v>
       </c>
       <c r="B20" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="C20" t="s">
-        <v>60</v>
+        <v>35</v>
       </c>
       <c r="D20" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="E20" s="1">
-        <v>570</v>
+        <v>46000</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" t="s">
-        <v>42</v>
+        <v>12</v>
       </c>
       <c r="H20" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>50</v>
+        <v>8</v>
       </c>
       <c r="B21" t="s">
-        <v>62</v>
+        <v>11</v>
       </c>
       <c r="C21" t="s">
-        <v>63</v>
+        <v>36</v>
       </c>
       <c r="D21" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="E21" s="1">
-        <v>410</v>
+        <v>43000</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" t="s">
-        <v>42</v>
+        <v>12</v>
       </c>
       <c r="H21" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>64</v>
+        <v>8</v>
       </c>
       <c r="B22" t="s">
-        <v>65</v>
+        <v>11</v>
       </c>
       <c r="C22" t="s">
-        <v>66</v>
+        <v>37</v>
       </c>
       <c r="D22" t="s">
         <v>11</v>
       </c>
       <c r="E22" s="1">
-        <v>95</v>
+        <v>40000</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" t="s">
-        <v>67</v>
+        <v>12</v>
       </c>
       <c r="H22" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>64</v>
+        <v>8</v>
       </c>
       <c r="B23" t="s">
-        <v>68</v>
+        <v>11</v>
       </c>
       <c r="C23" t="s">
-        <v>69</v>
+        <v>38</v>
       </c>
       <c r="D23" t="s">
         <v>11</v>
       </c>
       <c r="E23" s="1">
-        <v>180</v>
-[...3 lines deleted...]
-      </c>
+        <v>40000</v>
+      </c>
+      <c r="F23" s="1"/>
       <c r="G23" t="s">
-        <v>67</v>
+        <v>12</v>
       </c>
       <c r="H23" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>64</v>
+        <v>8</v>
       </c>
       <c r="B24" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="C24" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="D24" t="s">
         <v>11</v>
       </c>
       <c r="E24" s="1">
-        <v>260</v>
+        <v>43000</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" t="s">
-        <v>67</v>
+        <v>12</v>
       </c>
       <c r="H24" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>64</v>
+        <v>8</v>
       </c>
       <c r="B25" t="s">
-        <v>72</v>
+        <v>11</v>
       </c>
       <c r="C25" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="D25" t="s">
         <v>11</v>
       </c>
       <c r="E25" s="1">
-        <v>540</v>
+        <v>43000</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" t="s">
-        <v>67</v>
+        <v>12</v>
       </c>
       <c r="H25" t="s">
-        <v>74</v>
+        <v>13</v>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="B26" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="C26" t="s">
-        <v>76</v>
+        <v>42</v>
       </c>
       <c r="D26" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="E26" s="1">
-        <v>490</v>
+        <v>14000</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="H26" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>78</v>
+        <v>41</v>
       </c>
       <c r="B27" t="s">
-        <v>79</v>
+        <v>44</v>
       </c>
       <c r="C27" t="s">
-        <v>80</v>
+        <v>45</v>
       </c>
       <c r="D27" t="s">
         <v>11</v>
       </c>
       <c r="E27" s="1">
-        <v>13500</v>
+        <v>14500</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" t="s">
-        <v>25</v>
+        <v>43</v>
       </c>
       <c r="H27" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>78</v>
+        <v>41</v>
       </c>
       <c r="B28" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="C28" t="s">
-        <v>82</v>
+        <v>46</v>
       </c>
       <c r="D28" t="s">
         <v>11</v>
       </c>
       <c r="E28" s="1">
-        <v>14200</v>
+        <v>14500</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" t="s">
-        <v>25</v>
+        <v>43</v>
       </c>
       <c r="H28" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>83</v>
+        <v>41</v>
       </c>
       <c r="B29" t="s">
-        <v>84</v>
+        <v>11</v>
       </c>
       <c r="C29" t="s">
-        <v>85</v>
+        <v>47</v>
       </c>
       <c r="D29" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E29" s="1">
-        <v>170</v>
+        <v>14500</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" t="s">
-        <v>87</v>
+        <v>43</v>
       </c>
       <c r="H29" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>83</v>
+        <v>41</v>
       </c>
       <c r="B30" t="s">
-        <v>88</v>
+        <v>11</v>
       </c>
       <c r="C30" t="s">
-        <v>89</v>
+        <v>48</v>
       </c>
       <c r="D30" t="s">
         <v>11</v>
       </c>
       <c r="E30" s="1">
-        <v>18</v>
+        <v>14600</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" t="s">
-        <v>87</v>
+        <v>43</v>
       </c>
       <c r="H30" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>90</v>
+        <v>41</v>
       </c>
       <c r="B31" t="s">
-        <v>91</v>
+        <v>49</v>
       </c>
       <c r="C31" t="s">
-        <v>92</v>
+        <v>50</v>
       </c>
       <c r="D31" t="s">
         <v>11</v>
       </c>
       <c r="E31" s="1">
-        <v>490</v>
+        <v>14800</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" t="s">
-        <v>87</v>
+        <v>43</v>
       </c>
       <c r="H31" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>90</v>
+        <v>41</v>
       </c>
       <c r="B32" t="s">
-        <v>93</v>
+        <v>11</v>
       </c>
       <c r="C32" t="s">
-        <v>94</v>
+        <v>51</v>
       </c>
       <c r="D32" t="s">
         <v>11</v>
       </c>
       <c r="E32" s="1">
-        <v>380</v>
+        <v>14800</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" t="s">
-        <v>87</v>
+        <v>43</v>
       </c>
       <c r="H32" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>90</v>
+        <v>41</v>
       </c>
       <c r="B33" t="s">
-        <v>95</v>
+        <v>11</v>
       </c>
       <c r="C33" t="s">
-        <v>96</v>
+        <v>52</v>
       </c>
       <c r="D33" t="s">
         <v>11</v>
       </c>
       <c r="E33" s="1">
-        <v>350</v>
+        <v>12500</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" t="s">
-        <v>87</v>
+        <v>43</v>
       </c>
       <c r="H33" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>97</v>
+        <v>41</v>
       </c>
       <c r="B34" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
       <c r="C34" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="D34" t="s">
         <v>11</v>
       </c>
       <c r="E34" s="1">
-        <v>165</v>
+        <v>7800</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" t="s">
-        <v>67</v>
+        <v>43</v>
       </c>
       <c r="H34" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>97</v>
+        <v>41</v>
       </c>
       <c r="B35" t="s">
-        <v>100</v>
+        <v>11</v>
       </c>
       <c r="C35" t="s">
-        <v>101</v>
+        <v>54</v>
       </c>
       <c r="D35" t="s">
         <v>11</v>
       </c>
       <c r="E35" s="1">
-        <v>290</v>
+        <v>12200</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" t="s">
-        <v>67</v>
+        <v>43</v>
       </c>
       <c r="H35" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>83</v>
+        <v>55</v>
       </c>
       <c r="B36" t="s">
-        <v>102</v>
+        <v>11</v>
       </c>
       <c r="C36" t="s">
-        <v>103</v>
+        <v>56</v>
       </c>
       <c r="D36" t="s">
         <v>11</v>
       </c>
       <c r="E36" s="1">
-        <v>58</v>
+        <v>1450</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="H36" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>104</v>
+        <v>41</v>
       </c>
       <c r="B37" t="s">
-        <v>105</v>
+        <v>11</v>
       </c>
       <c r="C37" t="s">
-        <v>106</v>
+        <v>57</v>
       </c>
       <c r="D37" t="s">
-        <v>107</v>
+        <v>11</v>
       </c>
       <c r="E37" s="1">
-        <v>1680</v>
+        <v>9300</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="H37" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>104</v>
+        <v>55</v>
       </c>
       <c r="B38" t="s">
-        <v>109</v>
+        <v>58</v>
       </c>
       <c r="C38" t="s">
-        <v>110</v>
+        <v>59</v>
       </c>
       <c r="D38" t="s">
-        <v>107</v>
+        <v>11</v>
       </c>
       <c r="E38" s="1">
-        <v>1520</v>
+        <v>950</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" t="s">
-        <v>108</v>
+        <v>12</v>
       </c>
       <c r="H38" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>104</v>
+        <v>55</v>
       </c>
       <c r="B39" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="C39" t="s">
-        <v>112</v>
+        <v>60</v>
       </c>
       <c r="D39" t="s">
-        <v>113</v>
+        <v>11</v>
       </c>
       <c r="E39" s="1">
-        <v>1850</v>
+        <v>1150</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" t="s">
-        <v>108</v>
+        <v>12</v>
       </c>
       <c r="H39" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>114</v>
+        <v>8</v>
       </c>
       <c r="B40" t="s">
-        <v>115</v>
+        <v>11</v>
       </c>
       <c r="C40" t="s">
-        <v>116</v>
+        <v>61</v>
       </c>
       <c r="D40" t="s">
         <v>11</v>
       </c>
       <c r="E40" s="1">
-        <v>58</v>
+        <v>86000</v>
       </c>
       <c r="F40" s="1"/>
       <c r="G40" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="H40" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>117</v>
+        <v>8</v>
       </c>
       <c r="B41" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="C41" t="s">
-        <v>119</v>
+        <v>62</v>
       </c>
       <c r="D41" t="s">
         <v>11</v>
       </c>
       <c r="E41" s="1">
-        <v>58500</v>
+        <v>86000</v>
       </c>
       <c r="F41" s="1"/>
       <c r="G41" t="s">
         <v>12</v>
       </c>
       <c r="H41" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>117</v>
+        <v>63</v>
       </c>
       <c r="B42" t="s">
-        <v>120</v>
+        <v>11</v>
       </c>
       <c r="C42" t="s">
-        <v>121</v>
+        <v>64</v>
       </c>
       <c r="D42" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>65</v>
+      </c>
+      <c r="E42" s="1"/>
       <c r="F42" s="1"/>
       <c r="G42" t="s">
-        <v>12</v>
+        <v>66</v>
       </c>
       <c r="H42" t="s">
-        <v>13</v>
+        <v>67</v>
       </c>
     </row>
     <row r="43" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>117</v>
+        <v>63</v>
       </c>
       <c r="B43" t="s">
-        <v>122</v>
+        <v>11</v>
       </c>
       <c r="C43" t="s">
-        <v>123</v>
+        <v>68</v>
       </c>
       <c r="D43" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="E43" s="1"/>
       <c r="F43" s="1"/>
       <c r="G43" t="s">
-        <v>12</v>
+        <v>66</v>
       </c>
       <c r="H43" t="s">
-        <v>74</v>
+        <v>67</v>
       </c>
     </row>
     <row r="44" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>124</v>
+        <v>63</v>
       </c>
       <c r="B44" t="s">
-        <v>125</v>
+        <v>11</v>
       </c>
       <c r="C44" t="s">
-        <v>126</v>
+        <v>70</v>
       </c>
       <c r="D44" t="s">
-        <v>127</v>
-[...3 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="E44" s="1"/>
       <c r="F44" s="1"/>
       <c r="G44" t="s">
-        <v>128</v>
+        <v>66</v>
       </c>
       <c r="H44" t="s">
-        <v>13</v>
+        <v>67</v>
       </c>
     </row>
     <row r="45" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>124</v>
+        <v>63</v>
       </c>
       <c r="B45" t="s">
-        <v>129</v>
+        <v>71</v>
       </c>
       <c r="C45" t="s">
-        <v>130</v>
+        <v>72</v>
       </c>
       <c r="D45" t="s">
-        <v>127</v>
+        <v>11</v>
       </c>
       <c r="E45" s="1">
-        <v>1350</v>
+        <v>620</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" t="s">
-        <v>128</v>
+        <v>66</v>
       </c>
       <c r="H45" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="46" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>131</v>
+        <v>63</v>
       </c>
       <c r="B46" t="s">
-        <v>132</v>
+        <v>11</v>
       </c>
       <c r="C46" t="s">
-        <v>133</v>
+        <v>73</v>
       </c>
       <c r="D46" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>65</v>
+      </c>
+      <c r="E46" s="1"/>
       <c r="F46" s="1"/>
       <c r="G46" t="s">
-        <v>12</v>
+        <v>66</v>
       </c>
       <c r="H46" t="s">
-        <v>13</v>
+        <v>67</v>
       </c>
     </row>
     <row r="47" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>131</v>
+        <v>63</v>
       </c>
       <c r="B47" t="s">
-        <v>134</v>
+        <v>74</v>
       </c>
       <c r="C47" t="s">
-        <v>135</v>
+        <v>75</v>
       </c>
       <c r="D47" t="s">
         <v>11</v>
       </c>
       <c r="E47" s="1">
-        <v>61500</v>
-[...1 lines deleted...]
-      <c r="F47" s="1"/>
+        <v>540</v>
+      </c>
+      <c r="F47" s="1">
+        <v>620</v>
+      </c>
       <c r="G47" t="s">
-        <v>12</v>
+        <v>66</v>
       </c>
       <c r="H47" t="s">
-        <v>74</v>
+        <v>13</v>
       </c>
     </row>
     <row r="48" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>136</v>
+        <v>63</v>
       </c>
       <c r="B48" t="s">
-        <v>137</v>
+        <v>76</v>
       </c>
       <c r="C48" t="s">
-        <v>138</v>
+        <v>77</v>
       </c>
       <c r="D48" t="s">
-        <v>139</v>
+        <v>11</v>
       </c>
       <c r="E48" s="1">
-        <v>2380</v>
+        <v>470</v>
       </c>
       <c r="F48" s="1"/>
       <c r="G48" t="s">
-        <v>140</v>
+        <v>66</v>
       </c>
       <c r="H48" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="49" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>136</v>
+        <v>55</v>
       </c>
       <c r="B49" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="C49" t="s">
-        <v>142</v>
+        <v>78</v>
       </c>
       <c r="D49" t="s">
-        <v>143</v>
+        <v>11</v>
       </c>
       <c r="E49" s="1">
-        <v>1450</v>
+        <v>8500</v>
       </c>
       <c r="F49" s="1"/>
       <c r="G49" t="s">
-        <v>144</v>
+        <v>12</v>
       </c>
       <c r="H49" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="50" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>136</v>
+        <v>55</v>
       </c>
       <c r="B50" t="s">
-        <v>145</v>
+        <v>79</v>
       </c>
       <c r="C50" t="s">
-        <v>146</v>
+        <v>80</v>
       </c>
       <c r="D50" t="s">
-        <v>11</v>
+        <v>81</v>
       </c>
       <c r="E50" s="1">
-        <v>780</v>
+        <v>440</v>
       </c>
       <c r="F50" s="1"/>
       <c r="G50" t="s">
-        <v>144</v>
+        <v>82</v>
       </c>
       <c r="H50" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="51" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>147</v>
+        <v>55</v>
       </c>
       <c r="B51" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="C51" t="s">
-        <v>149</v>
+        <v>83</v>
       </c>
       <c r="D51" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="E51" s="1">
-        <v>680</v>
+        <v>9700</v>
       </c>
       <c r="F51" s="1"/>
       <c r="G51" t="s">
-        <v>128</v>
+        <v>12</v>
       </c>
       <c r="H51" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="52" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>147</v>
+        <v>55</v>
       </c>
       <c r="B52" t="s">
-        <v>150</v>
+        <v>84</v>
       </c>
       <c r="C52" t="s">
-        <v>151</v>
+        <v>85</v>
       </c>
       <c r="D52" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="E52" s="1">
-        <v>540</v>
+        <v>520</v>
       </c>
       <c r="F52" s="1"/>
       <c r="G52" t="s">
-        <v>128</v>
+        <v>82</v>
       </c>
       <c r="H52" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="53" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>147</v>
+        <v>55</v>
       </c>
       <c r="B53" t="s">
-        <v>152</v>
+        <v>86</v>
       </c>
       <c r="C53" t="s">
-        <v>153</v>
+        <v>87</v>
       </c>
       <c r="D53" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="E53" s="1">
-        <v>165</v>
+        <v>2100</v>
       </c>
       <c r="F53" s="1"/>
       <c r="G53" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="H53" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="54" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>154</v>
+        <v>88</v>
       </c>
       <c r="B54" t="s">
-        <v>155</v>
+        <v>89</v>
       </c>
       <c r="C54" t="s">
-        <v>156</v>
+        <v>90</v>
       </c>
       <c r="D54" t="s">
         <v>11</v>
       </c>
       <c r="E54" s="1">
-        <v>790</v>
+        <v>9500</v>
       </c>
       <c r="F54" s="1"/>
       <c r="G54" t="s">
-        <v>67</v>
+        <v>43</v>
       </c>
       <c r="H54" t="s">
-        <v>74</v>
+        <v>13</v>
       </c>
     </row>
     <row r="55" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>154</v>
+        <v>91</v>
       </c>
       <c r="B55" t="s">
-        <v>157</v>
+        <v>11</v>
       </c>
       <c r="C55" t="s">
-        <v>158</v>
+        <v>92</v>
       </c>
       <c r="D55" t="s">
         <v>11</v>
       </c>
       <c r="E55" s="1">
-        <v>185</v>
+        <v>380</v>
       </c>
       <c r="F55" s="1"/>
       <c r="G55" t="s">
-        <v>67</v>
+        <v>82</v>
       </c>
       <c r="H55" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="56" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>154</v>
+        <v>91</v>
       </c>
       <c r="B56" t="s">
-        <v>159</v>
+        <v>93</v>
       </c>
       <c r="C56" t="s">
-        <v>160</v>
+        <v>94</v>
       </c>
       <c r="D56" t="s">
-        <v>11</v>
+        <v>95</v>
       </c>
       <c r="E56" s="1">
-        <v>260</v>
+        <v>440</v>
       </c>
       <c r="F56" s="1"/>
       <c r="G56" t="s">
-        <v>67</v>
+        <v>82</v>
       </c>
       <c r="H56" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="57" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>154</v>
+        <v>96</v>
       </c>
       <c r="B57" t="s">
-        <v>161</v>
+        <v>11</v>
       </c>
       <c r="C57" t="s">
-        <v>162</v>
+        <v>97</v>
       </c>
       <c r="D57" t="s">
-        <v>11</v>
+        <v>65</v>
       </c>
       <c r="E57" s="1">
-        <v>480</v>
+        <v>670</v>
       </c>
       <c r="F57" s="1"/>
       <c r="G57" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="H57" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="58" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>163</v>
+        <v>96</v>
       </c>
       <c r="B58" t="s">
-        <v>164</v>
+        <v>98</v>
       </c>
       <c r="C58" t="s">
-        <v>165</v>
+        <v>99</v>
       </c>
       <c r="D58" t="s">
         <v>11</v>
       </c>
       <c r="E58" s="1">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="F58" s="1"/>
+        <v>640</v>
+      </c>
+      <c r="F58" s="1">
+        <v>720</v>
+      </c>
       <c r="G58" t="s">
-        <v>87</v>
+        <v>66</v>
       </c>
       <c r="H58" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="59" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>163</v>
+        <v>96</v>
       </c>
       <c r="B59" t="s">
-        <v>166</v>
+        <v>100</v>
       </c>
       <c r="C59" t="s">
-        <v>167</v>
+        <v>101</v>
       </c>
       <c r="D59" t="s">
         <v>11</v>
       </c>
       <c r="E59" s="1">
-        <v>620</v>
-[...1 lines deleted...]
-      <c r="F59" s="1"/>
+        <v>650</v>
+      </c>
+      <c r="F59" s="1">
+        <v>730</v>
+      </c>
       <c r="G59" t="s">
-        <v>108</v>
+        <v>66</v>
       </c>
       <c r="H59" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="60" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>168</v>
+        <v>96</v>
       </c>
       <c r="B60" t="s">
-        <v>169</v>
+        <v>11</v>
       </c>
       <c r="C60" t="s">
-        <v>170</v>
+        <v>102</v>
       </c>
       <c r="D60" t="s">
-        <v>11</v>
+        <v>65</v>
       </c>
       <c r="E60" s="1">
-        <v>3400</v>
+        <v>880</v>
       </c>
       <c r="F60" s="1"/>
       <c r="G60" t="s">
-        <v>128</v>
+        <v>66</v>
       </c>
       <c r="H60" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="61" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>168</v>
+        <v>91</v>
       </c>
       <c r="B61" t="s">
-        <v>171</v>
+        <v>103</v>
       </c>
       <c r="C61" t="s">
-        <v>172</v>
+        <v>104</v>
       </c>
       <c r="D61" t="s">
-        <v>11</v>
+        <v>105</v>
       </c>
       <c r="E61" s="1">
-        <v>12800</v>
+        <v>570</v>
       </c>
       <c r="F61" s="1"/>
       <c r="G61" t="s">
-        <v>128</v>
+        <v>82</v>
       </c>
       <c r="H61" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="62" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>168</v>
+        <v>91</v>
       </c>
       <c r="B62" t="s">
-        <v>173</v>
+        <v>11</v>
       </c>
       <c r="C62" t="s">
-        <v>174</v>
+        <v>106</v>
       </c>
       <c r="D62" t="s">
         <v>11</v>
       </c>
       <c r="E62" s="1">
-        <v>2100</v>
+        <v>580</v>
       </c>
       <c r="F62" s="1"/>
       <c r="G62" t="s">
-        <v>128</v>
+        <v>82</v>
       </c>
       <c r="H62" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="63" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>163</v>
+        <v>91</v>
       </c>
       <c r="B63" t="s">
-        <v>175</v>
+        <v>107</v>
       </c>
       <c r="C63" t="s">
-        <v>176</v>
+        <v>108</v>
       </c>
       <c r="D63" t="s">
-        <v>11</v>
+        <v>105</v>
       </c>
       <c r="E63" s="1">
-        <v>145</v>
+        <v>410</v>
       </c>
       <c r="F63" s="1"/>
       <c r="G63" t="s">
-        <v>108</v>
+        <v>82</v>
       </c>
       <c r="H63" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="64" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>163</v>
+        <v>109</v>
       </c>
       <c r="B64" t="s">
-        <v>177</v>
+        <v>11</v>
       </c>
       <c r="C64" t="s">
-        <v>178</v>
+        <v>110</v>
       </c>
       <c r="D64" t="s">
         <v>11</v>
       </c>
       <c r="E64" s="1">
-        <v>195</v>
+        <v>734</v>
       </c>
       <c r="F64" s="1"/>
       <c r="G64" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="H64" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="65" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>179</v>
+        <v>109</v>
       </c>
       <c r="B65" t="s">
-        <v>180</v>
+        <v>11</v>
       </c>
       <c r="C65" t="s">
-        <v>181</v>
+        <v>112</v>
       </c>
       <c r="D65" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="E65" s="1">
-        <v>420</v>
+        <v>523</v>
       </c>
       <c r="F65" s="1"/>
       <c r="G65" t="s">
-        <v>182</v>
+        <v>111</v>
       </c>
       <c r="H65" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="66" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>183</v>
+        <v>109</v>
       </c>
       <c r="B66" t="s">
-        <v>184</v>
+        <v>11</v>
       </c>
       <c r="C66" t="s">
-        <v>185</v>
+        <v>113</v>
       </c>
       <c r="D66" t="s">
         <v>11</v>
       </c>
       <c r="E66" s="1">
-        <v>155</v>
+        <v>1045</v>
       </c>
       <c r="F66" s="1"/>
       <c r="G66" t="s">
-        <v>67</v>
+        <v>111</v>
       </c>
       <c r="H66" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="67" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>179</v>
+        <v>109</v>
       </c>
       <c r="B67" t="s">
-        <v>186</v>
+        <v>11</v>
       </c>
       <c r="C67" t="s">
-        <v>187</v>
+        <v>114</v>
       </c>
       <c r="D67" t="s">
         <v>11</v>
       </c>
       <c r="E67" s="1">
-        <v>390</v>
+        <v>619</v>
       </c>
       <c r="F67" s="1"/>
       <c r="G67" t="s">
-        <v>188</v>
+        <v>111</v>
       </c>
       <c r="H67" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="68" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>189</v>
+        <v>109</v>
       </c>
       <c r="B68" t="s">
-        <v>190</v>
+        <v>11</v>
       </c>
       <c r="C68" t="s">
-        <v>191</v>
+        <v>115</v>
       </c>
       <c r="D68" t="s">
         <v>11</v>
       </c>
       <c r="E68" s="1">
-        <v>135</v>
+        <v>1281</v>
       </c>
       <c r="F68" s="1"/>
       <c r="G68" t="s">
-        <v>67</v>
+        <v>111</v>
       </c>
       <c r="H68" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="69" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>192</v>
+        <v>109</v>
       </c>
       <c r="B69" t="s">
-        <v>193</v>
+        <v>11</v>
       </c>
       <c r="C69" t="s">
-        <v>194</v>
+        <v>116</v>
       </c>
       <c r="D69" t="s">
         <v>11</v>
       </c>
       <c r="E69" s="1">
-        <v>125</v>
+        <v>1369</v>
       </c>
       <c r="F69" s="1"/>
       <c r="G69" t="s">
-        <v>67</v>
+        <v>111</v>
       </c>
       <c r="H69" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="70" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>195</v>
+        <v>109</v>
       </c>
       <c r="B70" t="s">
-        <v>196</v>
+        <v>11</v>
       </c>
       <c r="C70" t="s">
-        <v>197</v>
+        <v>117</v>
       </c>
       <c r="D70" t="s">
         <v>11</v>
       </c>
       <c r="E70" s="1">
-        <v>320</v>
+        <v>43</v>
       </c>
       <c r="F70" s="1"/>
       <c r="G70" t="s">
-        <v>128</v>
+        <v>111</v>
       </c>
       <c r="H70" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="71" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>195</v>
+        <v>109</v>
       </c>
       <c r="B71" t="s">
-        <v>198</v>
+        <v>11</v>
       </c>
       <c r="C71" t="s">
-        <v>199</v>
+        <v>118</v>
       </c>
       <c r="D71" t="s">
         <v>11</v>
       </c>
       <c r="E71" s="1">
-        <v>195</v>
+        <v>1477</v>
       </c>
       <c r="F71" s="1"/>
       <c r="G71" t="s">
+        <v>111</v>
+      </c>
+      <c r="H71" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A72" t="s">
+        <v>109</v>
+      </c>
+      <c r="B72" t="s">
+        <v>11</v>
+      </c>
+      <c r="C72" t="s">
+        <v>119</v>
+      </c>
+      <c r="D72" t="s">
+        <v>11</v>
+      </c>
+      <c r="E72" s="1">
+        <v>2292</v>
+      </c>
+      <c r="F72" s="1"/>
+      <c r="G72" t="s">
+        <v>111</v>
+      </c>
+      <c r="H72" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A73" t="s">
+        <v>109</v>
+      </c>
+      <c r="B73" t="s">
+        <v>120</v>
+      </c>
+      <c r="C73" t="s">
+        <v>121</v>
+      </c>
+      <c r="D73" t="s">
+        <v>11</v>
+      </c>
+      <c r="E73" s="1">
+        <v>95</v>
+      </c>
+      <c r="F73" s="1"/>
+      <c r="G73" t="s">
+        <v>111</v>
+      </c>
+      <c r="H73" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A74" t="s">
+        <v>109</v>
+      </c>
+      <c r="B74" t="s">
+        <v>11</v>
+      </c>
+      <c r="C74" t="s">
+        <v>122</v>
+      </c>
+      <c r="D74" t="s">
+        <v>11</v>
+      </c>
+      <c r="E74" s="1">
+        <v>76</v>
+      </c>
+      <c r="F74" s="1"/>
+      <c r="G74" t="s">
+        <v>111</v>
+      </c>
+      <c r="H74" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A75" t="s">
+        <v>109</v>
+      </c>
+      <c r="B75" t="s">
+        <v>11</v>
+      </c>
+      <c r="C75" t="s">
+        <v>123</v>
+      </c>
+      <c r="D75" t="s">
+        <v>11</v>
+      </c>
+      <c r="E75" s="1">
+        <v>72</v>
+      </c>
+      <c r="F75" s="1"/>
+      <c r="G75" t="s">
+        <v>111</v>
+      </c>
+      <c r="H75" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A76" t="s">
+        <v>109</v>
+      </c>
+      <c r="B76" t="s">
+        <v>11</v>
+      </c>
+      <c r="C76" t="s">
+        <v>124</v>
+      </c>
+      <c r="D76" t="s">
+        <v>11</v>
+      </c>
+      <c r="E76" s="1">
+        <v>88</v>
+      </c>
+      <c r="F76" s="1"/>
+      <c r="G76" t="s">
+        <v>111</v>
+      </c>
+      <c r="H76" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A77" t="s">
+        <v>109</v>
+      </c>
+      <c r="B77" t="s">
+        <v>11</v>
+      </c>
+      <c r="C77" t="s">
+        <v>125</v>
+      </c>
+      <c r="D77" t="s">
+        <v>11</v>
+      </c>
+      <c r="E77" s="1">
+        <v>106</v>
+      </c>
+      <c r="F77" s="1"/>
+      <c r="G77" t="s">
+        <v>111</v>
+      </c>
+      <c r="H77" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A78" t="s">
+        <v>109</v>
+      </c>
+      <c r="B78" t="s">
+        <v>11</v>
+      </c>
+      <c r="C78" t="s">
+        <v>126</v>
+      </c>
+      <c r="D78" t="s">
+        <v>11</v>
+      </c>
+      <c r="E78" s="1">
+        <v>106</v>
+      </c>
+      <c r="F78" s="1"/>
+      <c r="G78" t="s">
+        <v>111</v>
+      </c>
+      <c r="H78" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A79" t="s">
+        <v>109</v>
+      </c>
+      <c r="B79" t="s">
+        <v>127</v>
+      </c>
+      <c r="C79" t="s">
         <v>128</v>
       </c>
-      <c r="H71" t="s">
+      <c r="D79" t="s">
+        <v>11</v>
+      </c>
+      <c r="E79" s="1">
+        <v>180</v>
+      </c>
+      <c r="F79" s="1">
+        <v>210</v>
+      </c>
+      <c r="G79" t="s">
+        <v>111</v>
+      </c>
+      <c r="H79" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A80" t="s">
+        <v>109</v>
+      </c>
+      <c r="B80" t="s">
+        <v>11</v>
+      </c>
+      <c r="C80" t="s">
+        <v>129</v>
+      </c>
+      <c r="D80" t="s">
+        <v>11</v>
+      </c>
+      <c r="E80" s="1">
+        <v>136</v>
+      </c>
+      <c r="F80" s="1"/>
+      <c r="G80" t="s">
+        <v>111</v>
+      </c>
+      <c r="H80" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A81" t="s">
+        <v>109</v>
+      </c>
+      <c r="B81" t="s">
+        <v>11</v>
+      </c>
+      <c r="C81" t="s">
+        <v>130</v>
+      </c>
+      <c r="D81" t="s">
+        <v>11</v>
+      </c>
+      <c r="E81" s="1">
+        <v>185</v>
+      </c>
+      <c r="F81" s="1"/>
+      <c r="G81" t="s">
+        <v>111</v>
+      </c>
+      <c r="H81" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A82" t="s">
+        <v>109</v>
+      </c>
+      <c r="B82" t="s">
+        <v>11</v>
+      </c>
+      <c r="C82" t="s">
+        <v>131</v>
+      </c>
+      <c r="D82" t="s">
+        <v>11</v>
+      </c>
+      <c r="E82" s="1">
+        <v>263</v>
+      </c>
+      <c r="F82" s="1"/>
+      <c r="G82" t="s">
+        <v>111</v>
+      </c>
+      <c r="H82" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A83" t="s">
+        <v>109</v>
+      </c>
+      <c r="B83" t="s">
+        <v>11</v>
+      </c>
+      <c r="C83" t="s">
+        <v>132</v>
+      </c>
+      <c r="D83" t="s">
+        <v>11</v>
+      </c>
+      <c r="E83" s="1">
+        <v>166</v>
+      </c>
+      <c r="F83" s="1"/>
+      <c r="G83" t="s">
+        <v>111</v>
+      </c>
+      <c r="H83" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A84" t="s">
+        <v>109</v>
+      </c>
+      <c r="B84" t="s">
+        <v>11</v>
+      </c>
+      <c r="C84" t="s">
+        <v>133</v>
+      </c>
+      <c r="D84" t="s">
+        <v>11</v>
+      </c>
+      <c r="E84" s="1">
+        <v>185</v>
+      </c>
+      <c r="F84" s="1"/>
+      <c r="G84" t="s">
+        <v>111</v>
+      </c>
+      <c r="H84" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A85" t="s">
+        <v>109</v>
+      </c>
+      <c r="B85" t="s">
+        <v>134</v>
+      </c>
+      <c r="C85" t="s">
+        <v>133</v>
+      </c>
+      <c r="D85" t="s">
+        <v>11</v>
+      </c>
+      <c r="E85" s="1">
+        <v>260</v>
+      </c>
+      <c r="F85" s="1"/>
+      <c r="G85" t="s">
+        <v>111</v>
+      </c>
+      <c r="H85" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A86" t="s">
+        <v>109</v>
+      </c>
+      <c r="B86" t="s">
+        <v>11</v>
+      </c>
+      <c r="C86" t="s">
+        <v>135</v>
+      </c>
+      <c r="D86" t="s">
+        <v>11</v>
+      </c>
+      <c r="E86" s="1">
+        <v>305</v>
+      </c>
+      <c r="F86" s="1"/>
+      <c r="G86" t="s">
+        <v>111</v>
+      </c>
+      <c r="H86" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A87" t="s">
+        <v>109</v>
+      </c>
+      <c r="B87" t="s">
+        <v>11</v>
+      </c>
+      <c r="C87" t="s">
+        <v>136</v>
+      </c>
+      <c r="D87" t="s">
+        <v>11</v>
+      </c>
+      <c r="E87" s="1">
+        <v>305</v>
+      </c>
+      <c r="F87" s="1"/>
+      <c r="G87" t="s">
+        <v>111</v>
+      </c>
+      <c r="H87" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A88" t="s">
+        <v>109</v>
+      </c>
+      <c r="B88" t="s">
+        <v>137</v>
+      </c>
+      <c r="C88" t="s">
+        <v>138</v>
+      </c>
+      <c r="D88" t="s">
+        <v>11</v>
+      </c>
+      <c r="E88" s="1">
+        <v>540</v>
+      </c>
+      <c r="F88" s="1"/>
+      <c r="G88" t="s">
+        <v>111</v>
+      </c>
+      <c r="H88" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A89" t="s">
+        <v>91</v>
+      </c>
+      <c r="B89" t="s">
+        <v>11</v>
+      </c>
+      <c r="C89" t="s">
+        <v>139</v>
+      </c>
+      <c r="D89" t="s">
+        <v>11</v>
+      </c>
+      <c r="E89" s="1">
+        <v>470</v>
+      </c>
+      <c r="F89" s="1"/>
+      <c r="G89" t="s">
+        <v>82</v>
+      </c>
+      <c r="H89" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A90" t="s">
+        <v>91</v>
+      </c>
+      <c r="B90" t="s">
+        <v>140</v>
+      </c>
+      <c r="C90" t="s">
+        <v>141</v>
+      </c>
+      <c r="D90" t="s">
+        <v>142</v>
+      </c>
+      <c r="E90" s="1">
+        <v>490</v>
+      </c>
+      <c r="F90" s="1"/>
+      <c r="G90" t="s">
+        <v>82</v>
+      </c>
+      <c r="H90" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A91" t="s">
+        <v>143</v>
+      </c>
+      <c r="B91" t="s">
+        <v>11</v>
+      </c>
+      <c r="C91" t="s">
+        <v>144</v>
+      </c>
+      <c r="D91" t="s">
+        <v>11</v>
+      </c>
+      <c r="E91" s="1">
+        <v>13700</v>
+      </c>
+      <c r="F91" s="1"/>
+      <c r="G91" t="s">
+        <v>43</v>
+      </c>
+      <c r="H91" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A92" t="s">
+        <v>143</v>
+      </c>
+      <c r="B92" t="s">
+        <v>145</v>
+      </c>
+      <c r="C92" t="s">
+        <v>146</v>
+      </c>
+      <c r="D92" t="s">
+        <v>11</v>
+      </c>
+      <c r="E92" s="1">
+        <v>13500</v>
+      </c>
+      <c r="F92" s="1"/>
+      <c r="G92" t="s">
+        <v>43</v>
+      </c>
+      <c r="H92" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A93" t="s">
+        <v>143</v>
+      </c>
+      <c r="B93" t="s">
+        <v>11</v>
+      </c>
+      <c r="C93" t="s">
+        <v>147</v>
+      </c>
+      <c r="D93" t="s">
+        <v>11</v>
+      </c>
+      <c r="E93" s="1">
+        <v>13800</v>
+      </c>
+      <c r="F93" s="1"/>
+      <c r="G93" t="s">
+        <v>43</v>
+      </c>
+      <c r="H93" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A94" t="s">
+        <v>143</v>
+      </c>
+      <c r="B94" t="s">
+        <v>11</v>
+      </c>
+      <c r="C94" t="s">
+        <v>148</v>
+      </c>
+      <c r="D94" t="s">
+        <v>11</v>
+      </c>
+      <c r="E94" s="1">
+        <v>14000</v>
+      </c>
+      <c r="F94" s="1"/>
+      <c r="G94" t="s">
+        <v>43</v>
+      </c>
+      <c r="H94" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A95" t="s">
+        <v>143</v>
+      </c>
+      <c r="B95" t="s">
+        <v>149</v>
+      </c>
+      <c r="C95" t="s">
+        <v>150</v>
+      </c>
+      <c r="D95" t="s">
+        <v>11</v>
+      </c>
+      <c r="E95" s="1">
+        <v>14200</v>
+      </c>
+      <c r="F95" s="1"/>
+      <c r="G95" t="s">
+        <v>43</v>
+      </c>
+      <c r="H95" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A96" t="s">
+        <v>143</v>
+      </c>
+      <c r="B96" t="s">
+        <v>11</v>
+      </c>
+      <c r="C96" t="s">
+        <v>151</v>
+      </c>
+      <c r="D96" t="s">
+        <v>11</v>
+      </c>
+      <c r="E96" s="1">
+        <v>14500</v>
+      </c>
+      <c r="F96" s="1"/>
+      <c r="G96" t="s">
+        <v>43</v>
+      </c>
+      <c r="H96" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A97" t="s">
+        <v>143</v>
+      </c>
+      <c r="B97" t="s">
+        <v>11</v>
+      </c>
+      <c r="C97" t="s">
+        <v>152</v>
+      </c>
+      <c r="D97" t="s">
+        <v>11</v>
+      </c>
+      <c r="E97" s="1">
+        <v>13700</v>
+      </c>
+      <c r="F97" s="1"/>
+      <c r="G97" t="s">
+        <v>43</v>
+      </c>
+      <c r="H97" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A98" t="s">
+        <v>153</v>
+      </c>
+      <c r="B98" t="s">
+        <v>11</v>
+      </c>
+      <c r="C98" t="s">
+        <v>154</v>
+      </c>
+      <c r="D98" t="s">
+        <v>65</v>
+      </c>
+      <c r="E98" s="1">
+        <v>1180</v>
+      </c>
+      <c r="F98" s="1"/>
+      <c r="G98" t="s">
+        <v>155</v>
+      </c>
+      <c r="H98" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A99" t="s">
+        <v>156</v>
+      </c>
+      <c r="B99" t="s">
+        <v>157</v>
+      </c>
+      <c r="C99" t="s">
+        <v>158</v>
+      </c>
+      <c r="D99" t="s">
+        <v>159</v>
+      </c>
+      <c r="E99" s="1">
+        <v>170</v>
+      </c>
+      <c r="F99" s="1"/>
+      <c r="G99" t="s">
+        <v>155</v>
+      </c>
+      <c r="H99" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A100" t="s">
+        <v>156</v>
+      </c>
+      <c r="B100" t="s">
+        <v>11</v>
+      </c>
+      <c r="C100" t="s">
+        <v>160</v>
+      </c>
+      <c r="D100" t="s">
+        <v>161</v>
+      </c>
+      <c r="E100" s="1">
+        <v>320</v>
+      </c>
+      <c r="F100" s="1"/>
+      <c r="G100" t="s">
+        <v>155</v>
+      </c>
+      <c r="H100" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A101" t="s">
+        <v>153</v>
+      </c>
+      <c r="B101" t="s">
+        <v>11</v>
+      </c>
+      <c r="C101" t="s">
+        <v>162</v>
+      </c>
+      <c r="D101" t="s">
+        <v>11</v>
+      </c>
+      <c r="E101" s="1">
+        <v>540</v>
+      </c>
+      <c r="F101" s="1"/>
+      <c r="G101" t="s">
+        <v>155</v>
+      </c>
+      <c r="H101" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A102" t="s">
+        <v>153</v>
+      </c>
+      <c r="B102" t="s">
+        <v>11</v>
+      </c>
+      <c r="C102" t="s">
+        <v>163</v>
+      </c>
+      <c r="D102" t="s">
+        <v>65</v>
+      </c>
+      <c r="E102" s="1">
+        <v>980</v>
+      </c>
+      <c r="F102" s="1"/>
+      <c r="G102" t="s">
+        <v>155</v>
+      </c>
+      <c r="H102" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A103" t="s">
+        <v>156</v>
+      </c>
+      <c r="B103" t="s">
+        <v>11</v>
+      </c>
+      <c r="C103" t="s">
+        <v>164</v>
+      </c>
+      <c r="D103" t="s">
+        <v>11</v>
+      </c>
+      <c r="E103" s="1">
+        <v>16</v>
+      </c>
+      <c r="F103" s="1"/>
+      <c r="G103" t="s">
+        <v>155</v>
+      </c>
+      <c r="H103" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A104" t="s">
+        <v>156</v>
+      </c>
+      <c r="B104" t="s">
+        <v>165</v>
+      </c>
+      <c r="C104" t="s">
+        <v>166</v>
+      </c>
+      <c r="D104" t="s">
+        <v>11</v>
+      </c>
+      <c r="E104" s="1">
+        <v>18</v>
+      </c>
+      <c r="F104" s="1"/>
+      <c r="G104" t="s">
+        <v>155</v>
+      </c>
+      <c r="H104" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A105" t="s">
+        <v>156</v>
+      </c>
+      <c r="B105" t="s">
+        <v>11</v>
+      </c>
+      <c r="C105" t="s">
+        <v>167</v>
+      </c>
+      <c r="D105" t="s">
+        <v>11</v>
+      </c>
+      <c r="E105" s="1">
+        <v>22</v>
+      </c>
+      <c r="F105" s="1"/>
+      <c r="G105" t="s">
+        <v>155</v>
+      </c>
+      <c r="H105" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A106" t="s">
+        <v>156</v>
+      </c>
+      <c r="B106" t="s">
+        <v>11</v>
+      </c>
+      <c r="C106" t="s">
+        <v>168</v>
+      </c>
+      <c r="D106" t="s">
+        <v>11</v>
+      </c>
+      <c r="E106" s="1">
+        <v>19</v>
+      </c>
+      <c r="F106" s="1"/>
+      <c r="G106" t="s">
+        <v>155</v>
+      </c>
+      <c r="H106" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A107" t="s">
+        <v>153</v>
+      </c>
+      <c r="B107" t="s">
+        <v>169</v>
+      </c>
+      <c r="C107" t="s">
+        <v>170</v>
+      </c>
+      <c r="D107" t="s">
+        <v>11</v>
+      </c>
+      <c r="E107" s="1">
+        <v>490</v>
+      </c>
+      <c r="F107" s="1"/>
+      <c r="G107" t="s">
+        <v>155</v>
+      </c>
+      <c r="H107" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A108" t="s">
+        <v>153</v>
+      </c>
+      <c r="B108" t="s">
+        <v>11</v>
+      </c>
+      <c r="C108" t="s">
+        <v>171</v>
+      </c>
+      <c r="D108" t="s">
+        <v>11</v>
+      </c>
+      <c r="E108" s="1">
+        <v>295</v>
+      </c>
+      <c r="F108" s="1"/>
+      <c r="G108" t="s">
+        <v>155</v>
+      </c>
+      <c r="H108" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A109" t="s">
+        <v>153</v>
+      </c>
+      <c r="B109" t="s">
+        <v>172</v>
+      </c>
+      <c r="C109" t="s">
+        <v>173</v>
+      </c>
+      <c r="D109" t="s">
+        <v>11</v>
+      </c>
+      <c r="E109" s="1">
+        <v>380</v>
+      </c>
+      <c r="F109" s="1"/>
+      <c r="G109" t="s">
+        <v>155</v>
+      </c>
+      <c r="H109" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A110" t="s">
+        <v>153</v>
+      </c>
+      <c r="B110" t="s">
+        <v>174</v>
+      </c>
+      <c r="C110" t="s">
+        <v>175</v>
+      </c>
+      <c r="D110" t="s">
+        <v>11</v>
+      </c>
+      <c r="E110" s="1">
+        <v>350</v>
+      </c>
+      <c r="F110" s="1"/>
+      <c r="G110" t="s">
+        <v>155</v>
+      </c>
+      <c r="H110" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A111" t="s">
+        <v>153</v>
+      </c>
+      <c r="B111" t="s">
+        <v>11</v>
+      </c>
+      <c r="C111" t="s">
+        <v>176</v>
+      </c>
+      <c r="D111" t="s">
+        <v>11</v>
+      </c>
+      <c r="E111" s="1">
+        <v>410</v>
+      </c>
+      <c r="F111" s="1"/>
+      <c r="G111" t="s">
+        <v>155</v>
+      </c>
+      <c r="H111" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A112" t="s">
+        <v>153</v>
+      </c>
+      <c r="B112" t="s">
+        <v>11</v>
+      </c>
+      <c r="C112" t="s">
+        <v>177</v>
+      </c>
+      <c r="D112" t="s">
+        <v>11</v>
+      </c>
+      <c r="E112" s="1">
+        <v>2150</v>
+      </c>
+      <c r="F112" s="1"/>
+      <c r="G112" t="s">
+        <v>155</v>
+      </c>
+      <c r="H112" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A113" t="s">
+        <v>178</v>
+      </c>
+      <c r="B113" t="s">
+        <v>11</v>
+      </c>
+      <c r="C113" t="s">
+        <v>179</v>
+      </c>
+      <c r="D113" t="s">
+        <v>11</v>
+      </c>
+      <c r="E113" s="1">
+        <v>71</v>
+      </c>
+      <c r="F113" s="1"/>
+      <c r="G113" t="s">
+        <v>111</v>
+      </c>
+      <c r="H113" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A114" t="s">
+        <v>178</v>
+      </c>
+      <c r="B114" t="s">
+        <v>11</v>
+      </c>
+      <c r="C114" t="s">
+        <v>180</v>
+      </c>
+      <c r="D114" t="s">
+        <v>11</v>
+      </c>
+      <c r="E114" s="1">
+        <v>78</v>
+      </c>
+      <c r="F114" s="1"/>
+      <c r="G114" t="s">
+        <v>111</v>
+      </c>
+      <c r="H114" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A115" t="s">
+        <v>178</v>
+      </c>
+      <c r="B115" t="s">
+        <v>11</v>
+      </c>
+      <c r="C115" t="s">
+        <v>181</v>
+      </c>
+      <c r="D115" t="s">
+        <v>11</v>
+      </c>
+      <c r="E115" s="1">
+        <v>100</v>
+      </c>
+      <c r="F115" s="1"/>
+      <c r="G115" t="s">
+        <v>111</v>
+      </c>
+      <c r="H115" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A116" t="s">
+        <v>178</v>
+      </c>
+      <c r="B116" t="s">
+        <v>11</v>
+      </c>
+      <c r="C116" t="s">
+        <v>182</v>
+      </c>
+      <c r="D116" t="s">
+        <v>11</v>
+      </c>
+      <c r="E116" s="1">
+        <v>128</v>
+      </c>
+      <c r="F116" s="1"/>
+      <c r="G116" t="s">
+        <v>111</v>
+      </c>
+      <c r="H116" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A117" t="s">
+        <v>178</v>
+      </c>
+      <c r="B117" t="s">
+        <v>11</v>
+      </c>
+      <c r="C117" t="s">
+        <v>183</v>
+      </c>
+      <c r="D117" t="s">
+        <v>11</v>
+      </c>
+      <c r="E117" s="1">
+        <v>221</v>
+      </c>
+      <c r="F117" s="1"/>
+      <c r="G117" t="s">
+        <v>111</v>
+      </c>
+      <c r="H117" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A118" t="s">
+        <v>178</v>
+      </c>
+      <c r="B118" t="s">
+        <v>11</v>
+      </c>
+      <c r="C118" t="s">
+        <v>184</v>
+      </c>
+      <c r="D118" t="s">
+        <v>11</v>
+      </c>
+      <c r="E118" s="1">
+        <v>281</v>
+      </c>
+      <c r="F118" s="1"/>
+      <c r="G118" t="s">
+        <v>111</v>
+      </c>
+      <c r="H118" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A119" t="s">
+        <v>178</v>
+      </c>
+      <c r="B119" t="s">
+        <v>185</v>
+      </c>
+      <c r="C119" t="s">
+        <v>186</v>
+      </c>
+      <c r="D119" t="s">
+        <v>11</v>
+      </c>
+      <c r="E119" s="1">
+        <v>165</v>
+      </c>
+      <c r="F119" s="1"/>
+      <c r="G119" t="s">
+        <v>111</v>
+      </c>
+      <c r="H119" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A120" t="s">
+        <v>178</v>
+      </c>
+      <c r="B120" t="s">
+        <v>187</v>
+      </c>
+      <c r="C120" t="s">
+        <v>188</v>
+      </c>
+      <c r="D120" t="s">
+        <v>11</v>
+      </c>
+      <c r="E120" s="1">
+        <v>290</v>
+      </c>
+      <c r="F120" s="1"/>
+      <c r="G120" t="s">
+        <v>111</v>
+      </c>
+      <c r="H120" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A121" t="s">
+        <v>178</v>
+      </c>
+      <c r="B121" t="s">
+        <v>11</v>
+      </c>
+      <c r="C121" t="s">
+        <v>189</v>
+      </c>
+      <c r="D121" t="s">
+        <v>11</v>
+      </c>
+      <c r="E121" s="1"/>
+      <c r="F121" s="1"/>
+      <c r="G121" t="s">
+        <v>111</v>
+      </c>
+      <c r="H121" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A122" t="s">
+        <v>178</v>
+      </c>
+      <c r="B122" t="s">
+        <v>11</v>
+      </c>
+      <c r="C122" t="s">
+        <v>190</v>
+      </c>
+      <c r="D122" t="s">
+        <v>11</v>
+      </c>
+      <c r="E122" s="1"/>
+      <c r="F122" s="1"/>
+      <c r="G122" t="s">
+        <v>111</v>
+      </c>
+      <c r="H122" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A123" t="s">
+        <v>178</v>
+      </c>
+      <c r="B123" t="s">
+        <v>11</v>
+      </c>
+      <c r="C123" t="s">
+        <v>191</v>
+      </c>
+      <c r="D123" t="s">
+        <v>11</v>
+      </c>
+      <c r="E123" s="1"/>
+      <c r="F123" s="1"/>
+      <c r="G123" t="s">
+        <v>111</v>
+      </c>
+      <c r="H123" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A124" t="s">
+        <v>178</v>
+      </c>
+      <c r="B124" t="s">
+        <v>11</v>
+      </c>
+      <c r="C124" t="s">
+        <v>192</v>
+      </c>
+      <c r="D124" t="s">
+        <v>11</v>
+      </c>
+      <c r="E124" s="1"/>
+      <c r="F124" s="1"/>
+      <c r="G124" t="s">
+        <v>111</v>
+      </c>
+      <c r="H124" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A125" t="s">
+        <v>178</v>
+      </c>
+      <c r="B125" t="s">
+        <v>11</v>
+      </c>
+      <c r="C125" t="s">
+        <v>193</v>
+      </c>
+      <c r="D125" t="s">
+        <v>11</v>
+      </c>
+      <c r="E125" s="1"/>
+      <c r="F125" s="1"/>
+      <c r="G125" t="s">
+        <v>111</v>
+      </c>
+      <c r="H125" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A126" t="s">
+        <v>156</v>
+      </c>
+      <c r="B126" t="s">
+        <v>194</v>
+      </c>
+      <c r="C126" t="s">
+        <v>195</v>
+      </c>
+      <c r="D126" t="s">
+        <v>11</v>
+      </c>
+      <c r="E126" s="1">
+        <v>58</v>
+      </c>
+      <c r="F126" s="1"/>
+      <c r="G126" t="s">
+        <v>155</v>
+      </c>
+      <c r="H126" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A127" t="s">
+        <v>196</v>
+      </c>
+      <c r="B127" t="s">
+        <v>11</v>
+      </c>
+      <c r="C127" t="s">
+        <v>197</v>
+      </c>
+      <c r="D127" t="s">
+        <v>198</v>
+      </c>
+      <c r="E127" s="1">
+        <v>1180</v>
+      </c>
+      <c r="F127" s="1"/>
+      <c r="G127" t="s">
+        <v>199</v>
+      </c>
+      <c r="H127" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A128" t="s">
+        <v>196</v>
+      </c>
+      <c r="B128" t="s">
+        <v>11</v>
+      </c>
+      <c r="C128" t="s">
+        <v>200</v>
+      </c>
+      <c r="D128" t="s">
+        <v>201</v>
+      </c>
+      <c r="E128" s="1">
+        <v>1320</v>
+      </c>
+      <c r="F128" s="1"/>
+      <c r="G128" t="s">
+        <v>199</v>
+      </c>
+      <c r="H128" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A129" t="s">
+        <v>196</v>
+      </c>
+      <c r="B129" t="s">
+        <v>11</v>
+      </c>
+      <c r="C129" t="s">
+        <v>202</v>
+      </c>
+      <c r="D129" t="s">
+        <v>201</v>
+      </c>
+      <c r="E129" s="1">
+        <v>1280</v>
+      </c>
+      <c r="F129" s="1"/>
+      <c r="G129" t="s">
+        <v>199</v>
+      </c>
+      <c r="H129" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A130" t="s">
+        <v>196</v>
+      </c>
+      <c r="B130" t="s">
+        <v>203</v>
+      </c>
+      <c r="C130" t="s">
+        <v>204</v>
+      </c>
+      <c r="D130" t="s">
+        <v>205</v>
+      </c>
+      <c r="E130" s="1">
+        <v>1680</v>
+      </c>
+      <c r="F130" s="1"/>
+      <c r="G130" t="s">
+        <v>199</v>
+      </c>
+      <c r="H130" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A131" t="s">
+        <v>196</v>
+      </c>
+      <c r="B131" t="s">
+        <v>206</v>
+      </c>
+      <c r="C131" t="s">
+        <v>207</v>
+      </c>
+      <c r="D131" t="s">
+        <v>205</v>
+      </c>
+      <c r="E131" s="1">
+        <v>1520</v>
+      </c>
+      <c r="F131" s="1"/>
+      <c r="G131" t="s">
+        <v>199</v>
+      </c>
+      <c r="H131" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A132" t="s">
+        <v>196</v>
+      </c>
+      <c r="B132" t="s">
+        <v>11</v>
+      </c>
+      <c r="C132" t="s">
+        <v>208</v>
+      </c>
+      <c r="D132" t="s">
+        <v>209</v>
+      </c>
+      <c r="E132" s="1">
+        <v>2890</v>
+      </c>
+      <c r="F132" s="1"/>
+      <c r="G132" t="s">
+        <v>199</v>
+      </c>
+      <c r="H132" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A133" t="s">
+        <v>196</v>
+      </c>
+      <c r="B133" t="s">
+        <v>210</v>
+      </c>
+      <c r="C133" t="s">
+        <v>211</v>
+      </c>
+      <c r="D133" t="s">
+        <v>212</v>
+      </c>
+      <c r="E133" s="1">
+        <v>1850</v>
+      </c>
+      <c r="F133" s="1"/>
+      <c r="G133" t="s">
+        <v>199</v>
+      </c>
+      <c r="H133" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A134" t="s">
+        <v>196</v>
+      </c>
+      <c r="B134" t="s">
+        <v>11</v>
+      </c>
+      <c r="C134" t="s">
+        <v>213</v>
+      </c>
+      <c r="D134" t="s">
+        <v>209</v>
+      </c>
+      <c r="E134" s="1">
+        <v>1450</v>
+      </c>
+      <c r="F134" s="1"/>
+      <c r="G134" t="s">
+        <v>199</v>
+      </c>
+      <c r="H134" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A135" t="s">
+        <v>214</v>
+      </c>
+      <c r="B135" t="s">
+        <v>215</v>
+      </c>
+      <c r="C135" t="s">
+        <v>216</v>
+      </c>
+      <c r="D135" t="s">
+        <v>11</v>
+      </c>
+      <c r="E135" s="1">
+        <v>58</v>
+      </c>
+      <c r="F135" s="1"/>
+      <c r="G135" t="s">
+        <v>155</v>
+      </c>
+      <c r="H135" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A136" t="s">
+        <v>214</v>
+      </c>
+      <c r="B136" t="s">
+        <v>11</v>
+      </c>
+      <c r="C136" t="s">
+        <v>217</v>
+      </c>
+      <c r="D136" t="s">
+        <v>11</v>
+      </c>
+      <c r="E136" s="1">
+        <v>75</v>
+      </c>
+      <c r="F136" s="1"/>
+      <c r="G136" t="s">
+        <v>155</v>
+      </c>
+      <c r="H136" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A137" t="s">
+        <v>218</v>
+      </c>
+      <c r="B137" t="s">
+        <v>219</v>
+      </c>
+      <c r="C137" t="s">
+        <v>220</v>
+      </c>
+      <c r="D137" t="s">
+        <v>11</v>
+      </c>
+      <c r="E137" s="1">
+        <v>58500</v>
+      </c>
+      <c r="F137" s="1"/>
+      <c r="G137" t="s">
+        <v>12</v>
+      </c>
+      <c r="H137" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A138" t="s">
+        <v>218</v>
+      </c>
+      <c r="B138" t="s">
+        <v>11</v>
+      </c>
+      <c r="C138" t="s">
+        <v>221</v>
+      </c>
+      <c r="D138" t="s">
+        <v>11</v>
+      </c>
+      <c r="E138" s="1">
+        <v>59000</v>
+      </c>
+      <c r="F138" s="1"/>
+      <c r="G138" t="s">
+        <v>12</v>
+      </c>
+      <c r="H138" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A139" t="s">
+        <v>218</v>
+      </c>
+      <c r="B139" t="s">
+        <v>11</v>
+      </c>
+      <c r="C139" t="s">
+        <v>222</v>
+      </c>
+      <c r="D139" t="s">
+        <v>11</v>
+      </c>
+      <c r="E139" s="1">
+        <v>59000</v>
+      </c>
+      <c r="F139" s="1"/>
+      <c r="G139" t="s">
+        <v>12</v>
+      </c>
+      <c r="H139" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A140" t="s">
+        <v>218</v>
+      </c>
+      <c r="B140" t="s">
+        <v>223</v>
+      </c>
+      <c r="C140" t="s">
+        <v>224</v>
+      </c>
+      <c r="D140" t="s">
+        <v>11</v>
+      </c>
+      <c r="E140" s="1">
+        <v>57800</v>
+      </c>
+      <c r="F140" s="1"/>
+      <c r="G140" t="s">
+        <v>12</v>
+      </c>
+      <c r="H140" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A141" t="s">
+        <v>218</v>
+      </c>
+      <c r="B141" t="s">
+        <v>11</v>
+      </c>
+      <c r="C141" t="s">
+        <v>225</v>
+      </c>
+      <c r="D141" t="s">
+        <v>11</v>
+      </c>
+      <c r="E141" s="1">
+        <v>64000</v>
+      </c>
+      <c r="F141" s="1"/>
+      <c r="G141" t="s">
+        <v>12</v>
+      </c>
+      <c r="H141" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A142" t="s">
+        <v>218</v>
+      </c>
+      <c r="B142" t="s">
+        <v>226</v>
+      </c>
+      <c r="C142" t="s">
+        <v>227</v>
+      </c>
+      <c r="D142" t="s">
+        <v>11</v>
+      </c>
+      <c r="E142" s="1">
+        <v>57500</v>
+      </c>
+      <c r="F142" s="1"/>
+      <c r="G142" t="s">
+        <v>12</v>
+      </c>
+      <c r="H142" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A143" t="s">
+        <v>218</v>
+      </c>
+      <c r="B143" t="s">
+        <v>11</v>
+      </c>
+      <c r="C143" t="s">
+        <v>228</v>
+      </c>
+      <c r="D143" t="s">
+        <v>11</v>
+      </c>
+      <c r="E143" s="1">
+        <v>113000</v>
+      </c>
+      <c r="F143" s="1"/>
+      <c r="G143" t="s">
+        <v>12</v>
+      </c>
+      <c r="H143" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A144" t="s">
+        <v>218</v>
+      </c>
+      <c r="B144" t="s">
+        <v>11</v>
+      </c>
+      <c r="C144" t="s">
+        <v>229</v>
+      </c>
+      <c r="D144" t="s">
+        <v>11</v>
+      </c>
+      <c r="E144" s="1">
+        <v>97000</v>
+      </c>
+      <c r="F144" s="1"/>
+      <c r="G144" t="s">
+        <v>12</v>
+      </c>
+      <c r="H144" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A145" t="s">
+        <v>218</v>
+      </c>
+      <c r="B145" t="s">
+        <v>11</v>
+      </c>
+      <c r="C145" t="s">
+        <v>230</v>
+      </c>
+      <c r="D145" t="s">
+        <v>11</v>
+      </c>
+      <c r="E145" s="1">
+        <v>132000</v>
+      </c>
+      <c r="F145" s="1"/>
+      <c r="G145" t="s">
+        <v>12</v>
+      </c>
+      <c r="H145" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A146" t="s">
+        <v>218</v>
+      </c>
+      <c r="B146" t="s">
+        <v>11</v>
+      </c>
+      <c r="C146" t="s">
+        <v>231</v>
+      </c>
+      <c r="D146" t="s">
+        <v>11</v>
+      </c>
+      <c r="E146" s="1">
+        <v>60000</v>
+      </c>
+      <c r="F146" s="1"/>
+      <c r="G146" t="s">
+        <v>12</v>
+      </c>
+      <c r="H146" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A147" t="s">
+        <v>218</v>
+      </c>
+      <c r="B147" t="s">
+        <v>11</v>
+      </c>
+      <c r="C147" t="s">
+        <v>232</v>
+      </c>
+      <c r="D147" t="s">
+        <v>11</v>
+      </c>
+      <c r="E147" s="1">
+        <v>55500</v>
+      </c>
+      <c r="F147" s="1"/>
+      <c r="G147" t="s">
+        <v>12</v>
+      </c>
+      <c r="H147" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A148" t="s">
+        <v>218</v>
+      </c>
+      <c r="B148" t="s">
+        <v>11</v>
+      </c>
+      <c r="C148" t="s">
+        <v>233</v>
+      </c>
+      <c r="D148" t="s">
+        <v>11</v>
+      </c>
+      <c r="E148" s="1">
+        <v>77000</v>
+      </c>
+      <c r="F148" s="1"/>
+      <c r="G148" t="s">
+        <v>12</v>
+      </c>
+      <c r="H148" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A149" t="s">
+        <v>218</v>
+      </c>
+      <c r="B149" t="s">
+        <v>11</v>
+      </c>
+      <c r="C149" t="s">
+        <v>234</v>
+      </c>
+      <c r="D149" t="s">
+        <v>11</v>
+      </c>
+      <c r="E149" s="1">
+        <v>77000</v>
+      </c>
+      <c r="F149" s="1"/>
+      <c r="G149" t="s">
+        <v>12</v>
+      </c>
+      <c r="H149" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A150" t="s">
+        <v>218</v>
+      </c>
+      <c r="B150" t="s">
+        <v>11</v>
+      </c>
+      <c r="C150" t="s">
+        <v>235</v>
+      </c>
+      <c r="D150" t="s">
+        <v>11</v>
+      </c>
+      <c r="E150" s="1">
+        <v>77000</v>
+      </c>
+      <c r="F150" s="1"/>
+      <c r="G150" t="s">
+        <v>12</v>
+      </c>
+      <c r="H150" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A151" t="s">
+        <v>214</v>
+      </c>
+      <c r="B151" t="s">
+        <v>11</v>
+      </c>
+      <c r="C151" t="s">
+        <v>236</v>
+      </c>
+      <c r="D151" t="s">
+        <v>11</v>
+      </c>
+      <c r="E151" s="1">
+        <v>85</v>
+      </c>
+      <c r="F151" s="1"/>
+      <c r="G151" t="s">
+        <v>155</v>
+      </c>
+      <c r="H151" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A152" t="s">
+        <v>237</v>
+      </c>
+      <c r="B152" t="s">
+        <v>238</v>
+      </c>
+      <c r="C152" t="s">
+        <v>239</v>
+      </c>
+      <c r="D152" t="s">
+        <v>240</v>
+      </c>
+      <c r="E152" s="1">
+        <v>1680</v>
+      </c>
+      <c r="F152" s="1"/>
+      <c r="G152" t="s">
+        <v>241</v>
+      </c>
+      <c r="H152" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A153" t="s">
+        <v>237</v>
+      </c>
+      <c r="B153" t="s">
+        <v>11</v>
+      </c>
+      <c r="C153" t="s">
+        <v>242</v>
+      </c>
+      <c r="D153" t="s">
+        <v>11</v>
+      </c>
+      <c r="E153" s="1">
+        <v>2950</v>
+      </c>
+      <c r="F153" s="1"/>
+      <c r="G153" t="s">
+        <v>241</v>
+      </c>
+      <c r="H153" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A154" t="s">
+        <v>237</v>
+      </c>
+      <c r="B154" t="s">
+        <v>243</v>
+      </c>
+      <c r="C154" t="s">
+        <v>244</v>
+      </c>
+      <c r="D154" t="s">
+        <v>240</v>
+      </c>
+      <c r="E154" s="1">
+        <v>1350</v>
+      </c>
+      <c r="F154" s="1"/>
+      <c r="G154" t="s">
+        <v>241</v>
+      </c>
+      <c r="H154" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A155" t="s">
+        <v>245</v>
+      </c>
+      <c r="B155" t="s">
+        <v>11</v>
+      </c>
+      <c r="C155" t="s">
+        <v>246</v>
+      </c>
+      <c r="D155" t="s">
+        <v>11</v>
+      </c>
+      <c r="E155" s="1">
+        <v>119000</v>
+      </c>
+      <c r="F155" s="1"/>
+      <c r="G155" t="s">
+        <v>12</v>
+      </c>
+      <c r="H155" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A156" t="s">
+        <v>245</v>
+      </c>
+      <c r="B156" t="s">
+        <v>11</v>
+      </c>
+      <c r="C156" t="s">
+        <v>247</v>
+      </c>
+      <c r="D156" t="s">
+        <v>11</v>
+      </c>
+      <c r="E156" s="1">
+        <v>119000</v>
+      </c>
+      <c r="F156" s="1"/>
+      <c r="G156" t="s">
+        <v>12</v>
+      </c>
+      <c r="H156" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A157" t="s">
+        <v>245</v>
+      </c>
+      <c r="B157" t="s">
+        <v>11</v>
+      </c>
+      <c r="C157" t="s">
+        <v>248</v>
+      </c>
+      <c r="D157" t="s">
+        <v>11</v>
+      </c>
+      <c r="E157" s="1">
+        <v>123000</v>
+      </c>
+      <c r="F157" s="1"/>
+      <c r="G157" t="s">
+        <v>12</v>
+      </c>
+      <c r="H157" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A158" t="s">
+        <v>245</v>
+      </c>
+      <c r="B158" t="s">
+        <v>11</v>
+      </c>
+      <c r="C158" t="s">
+        <v>249</v>
+      </c>
+      <c r="D158" t="s">
+        <v>11</v>
+      </c>
+      <c r="E158" s="1">
+        <v>123000</v>
+      </c>
+      <c r="F158" s="1"/>
+      <c r="G158" t="s">
+        <v>12</v>
+      </c>
+      <c r="H158" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A159" t="s">
+        <v>245</v>
+      </c>
+      <c r="B159" t="s">
+        <v>250</v>
+      </c>
+      <c r="C159" t="s">
+        <v>251</v>
+      </c>
+      <c r="D159" t="s">
+        <v>11</v>
+      </c>
+      <c r="E159" s="1">
+        <v>62000</v>
+      </c>
+      <c r="F159" s="1"/>
+      <c r="G159" t="s">
+        <v>12</v>
+      </c>
+      <c r="H159" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A160" t="s">
+        <v>245</v>
+      </c>
+      <c r="B160" t="s">
+        <v>11</v>
+      </c>
+      <c r="C160" t="s">
+        <v>252</v>
+      </c>
+      <c r="D160" t="s">
+        <v>11</v>
+      </c>
+      <c r="E160" s="1">
+        <v>137500</v>
+      </c>
+      <c r="F160" s="1"/>
+      <c r="G160" t="s">
+        <v>12</v>
+      </c>
+      <c r="H160" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A161" t="s">
+        <v>245</v>
+      </c>
+      <c r="B161" t="s">
+        <v>11</v>
+      </c>
+      <c r="C161" t="s">
+        <v>253</v>
+      </c>
+      <c r="D161" t="s">
+        <v>11</v>
+      </c>
+      <c r="E161" s="1">
+        <v>88000</v>
+      </c>
+      <c r="F161" s="1"/>
+      <c r="G161" t="s">
+        <v>12</v>
+      </c>
+      <c r="H161" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A162" t="s">
+        <v>245</v>
+      </c>
+      <c r="B162" t="s">
+        <v>11</v>
+      </c>
+      <c r="C162" t="s">
+        <v>254</v>
+      </c>
+      <c r="D162" t="s">
+        <v>11</v>
+      </c>
+      <c r="E162" s="1">
+        <v>85500</v>
+      </c>
+      <c r="F162" s="1"/>
+      <c r="G162" t="s">
+        <v>12</v>
+      </c>
+      <c r="H162" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A163" t="s">
+        <v>245</v>
+      </c>
+      <c r="B163" t="s">
+        <v>255</v>
+      </c>
+      <c r="C163" t="s">
+        <v>256</v>
+      </c>
+      <c r="D163" t="s">
+        <v>11</v>
+      </c>
+      <c r="E163" s="1">
+        <v>61500</v>
+      </c>
+      <c r="F163" s="1"/>
+      <c r="G163" t="s">
+        <v>12</v>
+      </c>
+      <c r="H163" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A164" t="s">
+        <v>245</v>
+      </c>
+      <c r="B164" t="s">
+        <v>11</v>
+      </c>
+      <c r="C164" t="s">
+        <v>257</v>
+      </c>
+      <c r="D164" t="s">
+        <v>11</v>
+      </c>
+      <c r="E164" s="1">
+        <v>83500</v>
+      </c>
+      <c r="F164" s="1"/>
+      <c r="G164" t="s">
+        <v>12</v>
+      </c>
+      <c r="H164" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A165" t="s">
+        <v>245</v>
+      </c>
+      <c r="B165" t="s">
+        <v>11</v>
+      </c>
+      <c r="C165" t="s">
+        <v>258</v>
+      </c>
+      <c r="D165" t="s">
+        <v>11</v>
+      </c>
+      <c r="E165" s="1">
+        <v>82500</v>
+      </c>
+      <c r="F165" s="1"/>
+      <c r="G165" t="s">
+        <v>12</v>
+      </c>
+      <c r="H165" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A166" t="s">
+        <v>245</v>
+      </c>
+      <c r="B166" t="s">
+        <v>11</v>
+      </c>
+      <c r="C166" t="s">
+        <v>259</v>
+      </c>
+      <c r="D166" t="s">
+        <v>11</v>
+      </c>
+      <c r="E166" s="1">
+        <v>83500</v>
+      </c>
+      <c r="F166" s="1"/>
+      <c r="G166" t="s">
+        <v>12</v>
+      </c>
+      <c r="H166" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A167" t="s">
+        <v>245</v>
+      </c>
+      <c r="B167" t="s">
+        <v>11</v>
+      </c>
+      <c r="C167" t="s">
+        <v>260</v>
+      </c>
+      <c r="D167" t="s">
+        <v>11</v>
+      </c>
+      <c r="E167" s="1">
+        <v>136500</v>
+      </c>
+      <c r="F167" s="1"/>
+      <c r="G167" t="s">
+        <v>12</v>
+      </c>
+      <c r="H167" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A168" t="s">
+        <v>245</v>
+      </c>
+      <c r="B168" t="s">
+        <v>11</v>
+      </c>
+      <c r="C168" t="s">
+        <v>261</v>
+      </c>
+      <c r="D168" t="s">
+        <v>11</v>
+      </c>
+      <c r="E168" s="1">
+        <v>104500</v>
+      </c>
+      <c r="F168" s="1"/>
+      <c r="G168" t="s">
+        <v>12</v>
+      </c>
+      <c r="H168" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A169" t="s">
+        <v>245</v>
+      </c>
+      <c r="B169" t="s">
+        <v>11</v>
+      </c>
+      <c r="C169" t="s">
+        <v>262</v>
+      </c>
+      <c r="D169" t="s">
+        <v>11</v>
+      </c>
+      <c r="E169" s="1">
+        <v>82500</v>
+      </c>
+      <c r="F169" s="1"/>
+      <c r="G169" t="s">
+        <v>12</v>
+      </c>
+      <c r="H169" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A170" t="s">
+        <v>245</v>
+      </c>
+      <c r="B170" t="s">
+        <v>11</v>
+      </c>
+      <c r="C170" t="s">
+        <v>263</v>
+      </c>
+      <c r="D170" t="s">
+        <v>11</v>
+      </c>
+      <c r="E170" s="1">
+        <v>85500</v>
+      </c>
+      <c r="F170" s="1"/>
+      <c r="G170" t="s">
+        <v>12</v>
+      </c>
+      <c r="H170" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A171" t="s">
+        <v>245</v>
+      </c>
+      <c r="B171" t="s">
+        <v>11</v>
+      </c>
+      <c r="C171" t="s">
+        <v>264</v>
+      </c>
+      <c r="D171" t="s">
+        <v>11</v>
+      </c>
+      <c r="E171" s="1">
+        <v>88500</v>
+      </c>
+      <c r="F171" s="1"/>
+      <c r="G171" t="s">
+        <v>12</v>
+      </c>
+      <c r="H171" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A172" t="s">
+        <v>245</v>
+      </c>
+      <c r="B172" t="s">
+        <v>11</v>
+      </c>
+      <c r="C172" t="s">
+        <v>265</v>
+      </c>
+      <c r="D172" t="s">
+        <v>11</v>
+      </c>
+      <c r="E172" s="1">
+        <v>96000</v>
+      </c>
+      <c r="F172" s="1"/>
+      <c r="G172" t="s">
+        <v>12</v>
+      </c>
+      <c r="H172" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A173" t="s">
+        <v>245</v>
+      </c>
+      <c r="B173" t="s">
+        <v>11</v>
+      </c>
+      <c r="C173" t="s">
+        <v>266</v>
+      </c>
+      <c r="D173" t="s">
+        <v>11</v>
+      </c>
+      <c r="E173" s="1">
+        <v>94500</v>
+      </c>
+      <c r="F173" s="1"/>
+      <c r="G173" t="s">
+        <v>12</v>
+      </c>
+      <c r="H173" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A174" t="s">
+        <v>267</v>
+      </c>
+      <c r="B174" t="s">
+        <v>268</v>
+      </c>
+      <c r="C174" t="s">
+        <v>269</v>
+      </c>
+      <c r="D174" t="s">
+        <v>270</v>
+      </c>
+      <c r="E174" s="1">
+        <v>2380</v>
+      </c>
+      <c r="F174" s="1"/>
+      <c r="G174" t="s">
+        <v>271</v>
+      </c>
+      <c r="H174" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A175" t="s">
+        <v>237</v>
+      </c>
+      <c r="B175" t="s">
+        <v>11</v>
+      </c>
+      <c r="C175" t="s">
+        <v>272</v>
+      </c>
+      <c r="D175" t="s">
+        <v>11</v>
+      </c>
+      <c r="E175" s="1">
+        <v>380</v>
+      </c>
+      <c r="F175" s="1"/>
+      <c r="G175" t="s">
+        <v>241</v>
+      </c>
+      <c r="H175" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A176" t="s">
+        <v>237</v>
+      </c>
+      <c r="B176" t="s">
+        <v>11</v>
+      </c>
+      <c r="C176" t="s">
+        <v>273</v>
+      </c>
+      <c r="D176" t="s">
+        <v>11</v>
+      </c>
+      <c r="E176" s="1">
+        <v>2480</v>
+      </c>
+      <c r="F176" s="1"/>
+      <c r="G176" t="s">
+        <v>241</v>
+      </c>
+      <c r="H176" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A177" t="s">
+        <v>237</v>
+      </c>
+      <c r="B177" t="s">
+        <v>11</v>
+      </c>
+      <c r="C177" t="s">
+        <v>274</v>
+      </c>
+      <c r="D177" t="s">
+        <v>11</v>
+      </c>
+      <c r="E177" s="1">
+        <v>2890</v>
+      </c>
+      <c r="F177" s="1"/>
+      <c r="G177" t="s">
+        <v>241</v>
+      </c>
+      <c r="H177" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A178" t="s">
+        <v>267</v>
+      </c>
+      <c r="B178" t="s">
+        <v>11</v>
+      </c>
+      <c r="C178" t="s">
+        <v>275</v>
+      </c>
+      <c r="D178" t="s">
+        <v>11</v>
+      </c>
+      <c r="E178" s="1">
+        <v>1850</v>
+      </c>
+      <c r="F178" s="1"/>
+      <c r="G178" t="s">
+        <v>276</v>
+      </c>
+      <c r="H178" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A179" t="s">
+        <v>267</v>
+      </c>
+      <c r="B179" t="s">
+        <v>277</v>
+      </c>
+      <c r="C179" t="s">
+        <v>278</v>
+      </c>
+      <c r="D179" t="s">
+        <v>279</v>
+      </c>
+      <c r="E179" s="1">
+        <v>1450</v>
+      </c>
+      <c r="F179" s="1"/>
+      <c r="G179" t="s">
+        <v>276</v>
+      </c>
+      <c r="H179" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A180" t="s">
+        <v>267</v>
+      </c>
+      <c r="B180" t="s">
+        <v>11</v>
+      </c>
+      <c r="C180" t="s">
+        <v>280</v>
+      </c>
+      <c r="D180" t="s">
+        <v>11</v>
+      </c>
+      <c r="E180" s="1">
+        <v>920</v>
+      </c>
+      <c r="F180" s="1"/>
+      <c r="G180" t="s">
+        <v>276</v>
+      </c>
+      <c r="H180" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A181" t="s">
+        <v>267</v>
+      </c>
+      <c r="B181" t="s">
+        <v>281</v>
+      </c>
+      <c r="C181" t="s">
+        <v>282</v>
+      </c>
+      <c r="D181" t="s">
+        <v>11</v>
+      </c>
+      <c r="E181" s="1">
+        <v>780</v>
+      </c>
+      <c r="F181" s="1"/>
+      <c r="G181" t="s">
+        <v>276</v>
+      </c>
+      <c r="H181" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A182" t="s">
+        <v>237</v>
+      </c>
+      <c r="B182" t="s">
+        <v>11</v>
+      </c>
+      <c r="C182" t="s">
+        <v>283</v>
+      </c>
+      <c r="D182" t="s">
+        <v>11</v>
+      </c>
+      <c r="E182" s="1">
+        <v>1380</v>
+      </c>
+      <c r="F182" s="1"/>
+      <c r="G182" t="s">
+        <v>241</v>
+      </c>
+      <c r="H182" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A183" t="s">
+        <v>237</v>
+      </c>
+      <c r="B183" t="s">
+        <v>11</v>
+      </c>
+      <c r="C183" t="s">
+        <v>284</v>
+      </c>
+      <c r="D183" t="s">
+        <v>11</v>
+      </c>
+      <c r="E183" s="1">
+        <v>1980</v>
+      </c>
+      <c r="F183" s="1"/>
+      <c r="G183" t="s">
+        <v>241</v>
+      </c>
+      <c r="H183" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A184" t="s">
+        <v>237</v>
+      </c>
+      <c r="B184" t="s">
+        <v>11</v>
+      </c>
+      <c r="C184" t="s">
+        <v>285</v>
+      </c>
+      <c r="D184" t="s">
+        <v>11</v>
+      </c>
+      <c r="E184" s="1">
+        <v>1650</v>
+      </c>
+      <c r="F184" s="1"/>
+      <c r="G184" t="s">
+        <v>241</v>
+      </c>
+      <c r="H184" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A185" t="s">
+        <v>237</v>
+      </c>
+      <c r="B185" t="s">
+        <v>11</v>
+      </c>
+      <c r="C185" t="s">
+        <v>286</v>
+      </c>
+      <c r="D185" t="s">
+        <v>11</v>
+      </c>
+      <c r="E185" s="1">
+        <v>3450</v>
+      </c>
+      <c r="F185" s="1"/>
+      <c r="G185" t="s">
+        <v>241</v>
+      </c>
+      <c r="H185" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A186" t="s">
+        <v>287</v>
+      </c>
+      <c r="B186" t="s">
+        <v>11</v>
+      </c>
+      <c r="C186" t="s">
+        <v>288</v>
+      </c>
+      <c r="D186" t="s">
+        <v>142</v>
+      </c>
+      <c r="E186" s="1">
+        <v>720</v>
+      </c>
+      <c r="F186" s="1"/>
+      <c r="G186" t="s">
+        <v>241</v>
+      </c>
+      <c r="H186" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A187" t="s">
+        <v>287</v>
+      </c>
+      <c r="B187" t="s">
+        <v>289</v>
+      </c>
+      <c r="C187" t="s">
+        <v>290</v>
+      </c>
+      <c r="D187" t="s">
+        <v>142</v>
+      </c>
+      <c r="E187" s="1">
+        <v>680</v>
+      </c>
+      <c r="F187" s="1"/>
+      <c r="G187" t="s">
+        <v>241</v>
+      </c>
+      <c r="H187" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A188" t="s">
+        <v>287</v>
+      </c>
+      <c r="B188" t="s">
+        <v>11</v>
+      </c>
+      <c r="C188" t="s">
+        <v>291</v>
+      </c>
+      <c r="D188" t="s">
+        <v>142</v>
+      </c>
+      <c r="E188" s="1">
+        <v>720</v>
+      </c>
+      <c r="F188" s="1"/>
+      <c r="G188" t="s">
+        <v>241</v>
+      </c>
+      <c r="H188" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A189" t="s">
+        <v>287</v>
+      </c>
+      <c r="B189" t="s">
+        <v>292</v>
+      </c>
+      <c r="C189" t="s">
+        <v>293</v>
+      </c>
+      <c r="D189" t="s">
+        <v>142</v>
+      </c>
+      <c r="E189" s="1">
+        <v>540</v>
+      </c>
+      <c r="F189" s="1"/>
+      <c r="G189" t="s">
+        <v>241</v>
+      </c>
+      <c r="H189" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A190" t="s">
+        <v>287</v>
+      </c>
+      <c r="B190" t="s">
+        <v>294</v>
+      </c>
+      <c r="C190" t="s">
+        <v>295</v>
+      </c>
+      <c r="D190" t="s">
+        <v>142</v>
+      </c>
+      <c r="E190" s="1">
+        <v>165</v>
+      </c>
+      <c r="F190" s="1"/>
+      <c r="G190" t="s">
+        <v>155</v>
+      </c>
+      <c r="H190" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A191" t="s">
+        <v>287</v>
+      </c>
+      <c r="B191" t="s">
+        <v>11</v>
+      </c>
+      <c r="C191" t="s">
+        <v>296</v>
+      </c>
+      <c r="D191" t="s">
+        <v>11</v>
+      </c>
+      <c r="E191" s="1">
+        <v>198</v>
+      </c>
+      <c r="F191" s="1"/>
+      <c r="G191" t="s">
+        <v>155</v>
+      </c>
+      <c r="H191" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A192" t="s">
+        <v>287</v>
+      </c>
+      <c r="B192" t="s">
+        <v>11</v>
+      </c>
+      <c r="C192" t="s">
+        <v>297</v>
+      </c>
+      <c r="D192" t="s">
+        <v>11</v>
+      </c>
+      <c r="E192" s="1">
+        <v>245</v>
+      </c>
+      <c r="F192" s="1"/>
+      <c r="G192" t="s">
+        <v>155</v>
+      </c>
+      <c r="H192" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A193" t="s">
+        <v>298</v>
+      </c>
+      <c r="B193" t="s">
+        <v>11</v>
+      </c>
+      <c r="C193" t="s">
+        <v>299</v>
+      </c>
+      <c r="D193" t="s">
+        <v>11</v>
+      </c>
+      <c r="E193" s="1">
+        <v>831</v>
+      </c>
+      <c r="F193" s="1"/>
+      <c r="G193" t="s">
+        <v>111</v>
+      </c>
+      <c r="H193" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A194" t="s">
+        <v>298</v>
+      </c>
+      <c r="B194" t="s">
+        <v>300</v>
+      </c>
+      <c r="C194" t="s">
+        <v>301</v>
+      </c>
+      <c r="D194" t="s">
+        <v>11</v>
+      </c>
+      <c r="E194" s="1">
+        <v>790</v>
+      </c>
+      <c r="F194" s="1"/>
+      <c r="G194" t="s">
+        <v>111</v>
+      </c>
+      <c r="H194" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A195" t="s">
+        <v>298</v>
+      </c>
+      <c r="B195" t="s">
+        <v>11</v>
+      </c>
+      <c r="C195" t="s">
+        <v>302</v>
+      </c>
+      <c r="D195" t="s">
+        <v>11</v>
+      </c>
+      <c r="E195" s="1">
+        <v>1213</v>
+      </c>
+      <c r="F195" s="1"/>
+      <c r="G195" t="s">
+        <v>111</v>
+      </c>
+      <c r="H195" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A196" t="s">
+        <v>298</v>
+      </c>
+      <c r="B196" t="s">
+        <v>11</v>
+      </c>
+      <c r="C196" t="s">
+        <v>303</v>
+      </c>
+      <c r="D196" t="s">
+        <v>11</v>
+      </c>
+      <c r="E196" s="1">
+        <v>980</v>
+      </c>
+      <c r="F196" s="1"/>
+      <c r="G196" t="s">
+        <v>111</v>
+      </c>
+      <c r="H196" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A197" t="s">
+        <v>298</v>
+      </c>
+      <c r="B197" t="s">
+        <v>11</v>
+      </c>
+      <c r="C197" t="s">
+        <v>304</v>
+      </c>
+      <c r="D197" t="s">
+        <v>11</v>
+      </c>
+      <c r="E197" s="1">
+        <v>2774</v>
+      </c>
+      <c r="F197" s="1"/>
+      <c r="G197" t="s">
+        <v>111</v>
+      </c>
+      <c r="H197" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A198" t="s">
+        <v>298</v>
+      </c>
+      <c r="B198" t="s">
+        <v>11</v>
+      </c>
+      <c r="C198" t="s">
+        <v>305</v>
+      </c>
+      <c r="D198" t="s">
+        <v>11</v>
+      </c>
+      <c r="E198" s="1">
+        <v>4376</v>
+      </c>
+      <c r="F198" s="1"/>
+      <c r="G198" t="s">
+        <v>111</v>
+      </c>
+      <c r="H198" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A199" t="s">
+        <v>298</v>
+      </c>
+      <c r="B199" t="s">
+        <v>11</v>
+      </c>
+      <c r="C199" t="s">
+        <v>306</v>
+      </c>
+      <c r="D199" t="s">
+        <v>11</v>
+      </c>
+      <c r="E199" s="1">
+        <v>78</v>
+      </c>
+      <c r="F199" s="1"/>
+      <c r="G199" t="s">
+        <v>111</v>
+      </c>
+      <c r="H199" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A200" t="s">
+        <v>298</v>
+      </c>
+      <c r="B200" t="s">
+        <v>11</v>
+      </c>
+      <c r="C200" t="s">
+        <v>307</v>
+      </c>
+      <c r="D200" t="s">
+        <v>11</v>
+      </c>
+      <c r="E200" s="1">
+        <v>98</v>
+      </c>
+      <c r="F200" s="1"/>
+      <c r="G200" t="s">
+        <v>111</v>
+      </c>
+      <c r="H200" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A201" t="s">
+        <v>298</v>
+      </c>
+      <c r="B201" t="s">
+        <v>11</v>
+      </c>
+      <c r="C201" t="s">
+        <v>308</v>
+      </c>
+      <c r="D201" t="s">
+        <v>11</v>
+      </c>
+      <c r="E201" s="1">
+        <v>107</v>
+      </c>
+      <c r="F201" s="1"/>
+      <c r="G201" t="s">
+        <v>111</v>
+      </c>
+      <c r="H201" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A202" t="s">
+        <v>298</v>
+      </c>
+      <c r="B202" t="s">
+        <v>309</v>
+      </c>
+      <c r="C202" t="s">
+        <v>310</v>
+      </c>
+      <c r="D202" t="s">
+        <v>11</v>
+      </c>
+      <c r="E202" s="1">
+        <v>185</v>
+      </c>
+      <c r="F202" s="1"/>
+      <c r="G202" t="s">
+        <v>111</v>
+      </c>
+      <c r="H202" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A203" t="s">
+        <v>298</v>
+      </c>
+      <c r="B203" t="s">
+        <v>11</v>
+      </c>
+      <c r="C203" t="s">
+        <v>311</v>
+      </c>
+      <c r="D203" t="s">
+        <v>11</v>
+      </c>
+      <c r="E203" s="1">
+        <v>171</v>
+      </c>
+      <c r="F203" s="1"/>
+      <c r="G203" t="s">
+        <v>111</v>
+      </c>
+      <c r="H203" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A204" t="s">
+        <v>298</v>
+      </c>
+      <c r="B204" t="s">
+        <v>312</v>
+      </c>
+      <c r="C204" t="s">
+        <v>313</v>
+      </c>
+      <c r="D204" t="s">
+        <v>11</v>
+      </c>
+      <c r="E204" s="1">
+        <v>260</v>
+      </c>
+      <c r="F204" s="1"/>
+      <c r="G204" t="s">
+        <v>111</v>
+      </c>
+      <c r="H204" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A205" t="s">
+        <v>298</v>
+      </c>
+      <c r="B205" t="s">
+        <v>11</v>
+      </c>
+      <c r="C205" t="s">
+        <v>314</v>
+      </c>
+      <c r="D205" t="s">
+        <v>11</v>
+      </c>
+      <c r="E205" s="1">
+        <v>265</v>
+      </c>
+      <c r="F205" s="1"/>
+      <c r="G205" t="s">
+        <v>111</v>
+      </c>
+      <c r="H205" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A206" t="s">
+        <v>298</v>
+      </c>
+      <c r="B206" t="s">
+        <v>11</v>
+      </c>
+      <c r="C206" t="s">
+        <v>315</v>
+      </c>
+      <c r="D206" t="s">
+        <v>11</v>
+      </c>
+      <c r="E206" s="1">
+        <v>315</v>
+      </c>
+      <c r="F206" s="1"/>
+      <c r="G206" t="s">
+        <v>111</v>
+      </c>
+      <c r="H206" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A207" t="s">
+        <v>298</v>
+      </c>
+      <c r="B207" t="s">
+        <v>11</v>
+      </c>
+      <c r="C207" t="s">
+        <v>316</v>
+      </c>
+      <c r="D207" t="s">
+        <v>11</v>
+      </c>
+      <c r="E207" s="1">
+        <v>327</v>
+      </c>
+      <c r="F207" s="1"/>
+      <c r="G207" t="s">
+        <v>111</v>
+      </c>
+      <c r="H207" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A208" t="s">
+        <v>298</v>
+      </c>
+      <c r="B208" t="s">
+        <v>317</v>
+      </c>
+      <c r="C208" t="s">
+        <v>318</v>
+      </c>
+      <c r="D208" t="s">
+        <v>11</v>
+      </c>
+      <c r="E208" s="1">
+        <v>480</v>
+      </c>
+      <c r="F208" s="1"/>
+      <c r="G208" t="s">
+        <v>111</v>
+      </c>
+      <c r="H208" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A209" t="s">
+        <v>298</v>
+      </c>
+      <c r="B209" t="s">
+        <v>11</v>
+      </c>
+      <c r="C209" t="s">
+        <v>319</v>
+      </c>
+      <c r="D209" t="s">
+        <v>11</v>
+      </c>
+      <c r="E209" s="1">
+        <v>435</v>
+      </c>
+      <c r="F209" s="1"/>
+      <c r="G209" t="s">
+        <v>111</v>
+      </c>
+      <c r="H209" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A210" t="s">
+        <v>298</v>
+      </c>
+      <c r="B210" t="s">
+        <v>11</v>
+      </c>
+      <c r="C210" t="s">
+        <v>320</v>
+      </c>
+      <c r="D210" t="s">
+        <v>11</v>
+      </c>
+      <c r="E210" s="1">
+        <v>530</v>
+      </c>
+      <c r="F210" s="1"/>
+      <c r="G210" t="s">
+        <v>111</v>
+      </c>
+      <c r="H210" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A211" t="s">
+        <v>321</v>
+      </c>
+      <c r="B211" t="s">
+        <v>11</v>
+      </c>
+      <c r="C211" t="s">
+        <v>322</v>
+      </c>
+      <c r="D211" t="s">
+        <v>11</v>
+      </c>
+      <c r="E211" s="1">
+        <v>480</v>
+      </c>
+      <c r="F211" s="1"/>
+      <c r="G211" t="s">
+        <v>199</v>
+      </c>
+      <c r="H211" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A212" t="s">
+        <v>321</v>
+      </c>
+      <c r="B212" t="s">
+        <v>323</v>
+      </c>
+      <c r="C212" t="s">
+        <v>324</v>
+      </c>
+      <c r="D212" t="s">
+        <v>11</v>
+      </c>
+      <c r="E212" s="1">
+        <v>18</v>
+      </c>
+      <c r="F212" s="1"/>
+      <c r="G212" t="s">
+        <v>155</v>
+      </c>
+      <c r="H212" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A213" t="s">
+        <v>321</v>
+      </c>
+      <c r="B213" t="s">
+        <v>11</v>
+      </c>
+      <c r="C213" t="s">
+        <v>325</v>
+      </c>
+      <c r="D213" t="s">
+        <v>11</v>
+      </c>
+      <c r="E213" s="1">
+        <v>28</v>
+      </c>
+      <c r="F213" s="1"/>
+      <c r="G213" t="s">
+        <v>155</v>
+      </c>
+      <c r="H213" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A214" t="s">
+        <v>321</v>
+      </c>
+      <c r="B214" t="s">
+        <v>11</v>
+      </c>
+      <c r="C214" t="s">
+        <v>326</v>
+      </c>
+      <c r="D214" t="s">
+        <v>11</v>
+      </c>
+      <c r="E214" s="1">
+        <v>240</v>
+      </c>
+      <c r="F214" s="1"/>
+      <c r="G214" t="s">
+        <v>199</v>
+      </c>
+      <c r="H214" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A215" t="s">
+        <v>321</v>
+      </c>
+      <c r="B215" t="s">
+        <v>11</v>
+      </c>
+      <c r="C215" t="s">
+        <v>327</v>
+      </c>
+      <c r="D215" t="s">
+        <v>11</v>
+      </c>
+      <c r="E215" s="1">
+        <v>380</v>
+      </c>
+      <c r="F215" s="1"/>
+      <c r="G215" t="s">
+        <v>199</v>
+      </c>
+      <c r="H215" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A216" t="s">
+        <v>321</v>
+      </c>
+      <c r="B216" t="s">
+        <v>328</v>
+      </c>
+      <c r="C216" t="s">
+        <v>329</v>
+      </c>
+      <c r="D216" t="s">
+        <v>11</v>
+      </c>
+      <c r="E216" s="1">
+        <v>620</v>
+      </c>
+      <c r="F216" s="1"/>
+      <c r="G216" t="s">
+        <v>199</v>
+      </c>
+      <c r="H216" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A217" t="s">
+        <v>321</v>
+      </c>
+      <c r="B217" t="s">
+        <v>11</v>
+      </c>
+      <c r="C217" t="s">
+        <v>330</v>
+      </c>
+      <c r="D217" t="s">
+        <v>11</v>
+      </c>
+      <c r="E217" s="1">
+        <v>690</v>
+      </c>
+      <c r="F217" s="1"/>
+      <c r="G217" t="s">
+        <v>199</v>
+      </c>
+      <c r="H217" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A218" t="s">
+        <v>331</v>
+      </c>
+      <c r="B218" t="s">
+        <v>11</v>
+      </c>
+      <c r="C218" t="s">
+        <v>332</v>
+      </c>
+      <c r="D218" t="s">
+        <v>11</v>
+      </c>
+      <c r="E218" s="1">
+        <v>5340</v>
+      </c>
+      <c r="F218" s="1"/>
+      <c r="G218" t="s">
+        <v>241</v>
+      </c>
+      <c r="H218" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A219" t="s">
+        <v>331</v>
+      </c>
+      <c r="B219" t="s">
+        <v>11</v>
+      </c>
+      <c r="C219" t="s">
+        <v>333</v>
+      </c>
+      <c r="D219" t="s">
+        <v>11</v>
+      </c>
+      <c r="E219" s="1">
+        <v>2390</v>
+      </c>
+      <c r="F219" s="1"/>
+      <c r="G219" t="s">
+        <v>241</v>
+      </c>
+      <c r="H219" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A220" t="s">
+        <v>331</v>
+      </c>
+      <c r="B220" t="s">
+        <v>11</v>
+      </c>
+      <c r="C220" t="s">
+        <v>334</v>
+      </c>
+      <c r="D220" t="s">
+        <v>11</v>
+      </c>
+      <c r="E220" s="1">
+        <v>42500</v>
+      </c>
+      <c r="F220" s="1"/>
+      <c r="G220" t="s">
+        <v>241</v>
+      </c>
+      <c r="H220" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A221" t="s">
+        <v>331</v>
+      </c>
+      <c r="B221" t="s">
+        <v>11</v>
+      </c>
+      <c r="C221" t="s">
+        <v>335</v>
+      </c>
+      <c r="D221" t="s">
+        <v>11</v>
+      </c>
+      <c r="E221" s="1">
+        <v>51000</v>
+      </c>
+      <c r="F221" s="1"/>
+      <c r="G221" t="s">
+        <v>241</v>
+      </c>
+      <c r="H221" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A222" t="s">
+        <v>331</v>
+      </c>
+      <c r="B222" t="s">
+        <v>11</v>
+      </c>
+      <c r="C222" t="s">
+        <v>336</v>
+      </c>
+      <c r="D222" t="s">
+        <v>11</v>
+      </c>
+      <c r="E222" s="1">
+        <v>68000</v>
+      </c>
+      <c r="F222" s="1"/>
+      <c r="G222" t="s">
+        <v>241</v>
+      </c>
+      <c r="H222" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A223" t="s">
+        <v>331</v>
+      </c>
+      <c r="B223" t="s">
+        <v>11</v>
+      </c>
+      <c r="C223" t="s">
+        <v>337</v>
+      </c>
+      <c r="D223" t="s">
+        <v>11</v>
+      </c>
+      <c r="E223" s="1">
+        <v>2080</v>
+      </c>
+      <c r="F223" s="1"/>
+      <c r="G223" t="s">
+        <v>241</v>
+      </c>
+      <c r="H223" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A224" t="s">
+        <v>331</v>
+      </c>
+      <c r="B224" t="s">
+        <v>11</v>
+      </c>
+      <c r="C224" t="s">
+        <v>338</v>
+      </c>
+      <c r="D224" t="s">
+        <v>11</v>
+      </c>
+      <c r="E224" s="1">
+        <v>85000</v>
+      </c>
+      <c r="F224" s="1"/>
+      <c r="G224" t="s">
+        <v>241</v>
+      </c>
+      <c r="H224" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A225" t="s">
+        <v>331</v>
+      </c>
+      <c r="B225" t="s">
+        <v>11</v>
+      </c>
+      <c r="C225" t="s">
+        <v>339</v>
+      </c>
+      <c r="D225" t="s">
+        <v>11</v>
+      </c>
+      <c r="E225" s="1">
+        <v>13770</v>
+      </c>
+      <c r="F225" s="1"/>
+      <c r="G225" t="s">
+        <v>241</v>
+      </c>
+      <c r="H225" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A226" t="s">
+        <v>331</v>
+      </c>
+      <c r="B226" t="s">
+        <v>11</v>
+      </c>
+      <c r="C226" t="s">
+        <v>340</v>
+      </c>
+      <c r="D226" t="s">
+        <v>11</v>
+      </c>
+      <c r="E226" s="1">
+        <v>7170</v>
+      </c>
+      <c r="F226" s="1"/>
+      <c r="G226" t="s">
+        <v>241</v>
+      </c>
+      <c r="H226" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A227" t="s">
+        <v>331</v>
+      </c>
+      <c r="B227" t="s">
+        <v>11</v>
+      </c>
+      <c r="C227" t="s">
+        <v>341</v>
+      </c>
+      <c r="D227" t="s">
+        <v>11</v>
+      </c>
+      <c r="E227" s="1">
+        <v>25470</v>
+      </c>
+      <c r="F227" s="1"/>
+      <c r="G227" t="s">
+        <v>241</v>
+      </c>
+      <c r="H227" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A228" t="s">
+        <v>331</v>
+      </c>
+      <c r="B228" t="s">
+        <v>11</v>
+      </c>
+      <c r="C228" t="s">
+        <v>342</v>
+      </c>
+      <c r="D228" t="s">
+        <v>11</v>
+      </c>
+      <c r="E228" s="1">
+        <v>34050</v>
+      </c>
+      <c r="F228" s="1"/>
+      <c r="G228" t="s">
+        <v>241</v>
+      </c>
+      <c r="H228" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A229" t="s">
+        <v>331</v>
+      </c>
+      <c r="B229" t="s">
+        <v>343</v>
+      </c>
+      <c r="C229" t="s">
+        <v>344</v>
+      </c>
+      <c r="D229" t="s">
+        <v>11</v>
+      </c>
+      <c r="E229" s="1">
+        <v>3400</v>
+      </c>
+      <c r="F229" s="1"/>
+      <c r="G229" t="s">
+        <v>241</v>
+      </c>
+      <c r="H229" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A230" t="s">
+        <v>331</v>
+      </c>
+      <c r="B230" t="s">
+        <v>345</v>
+      </c>
+      <c r="C230" t="s">
+        <v>346</v>
+      </c>
+      <c r="D230" t="s">
+        <v>11</v>
+      </c>
+      <c r="E230" s="1">
+        <v>12800</v>
+      </c>
+      <c r="F230" s="1"/>
+      <c r="G230" t="s">
+        <v>241</v>
+      </c>
+      <c r="H230" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A231" t="s">
+        <v>331</v>
+      </c>
+      <c r="B231" t="s">
+        <v>11</v>
+      </c>
+      <c r="C231" t="s">
+        <v>347</v>
+      </c>
+      <c r="D231" t="s">
+        <v>11</v>
+      </c>
+      <c r="E231" s="1">
+        <v>850</v>
+      </c>
+      <c r="F231" s="1"/>
+      <c r="G231" t="s">
+        <v>241</v>
+      </c>
+      <c r="H231" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A232" t="s">
+        <v>331</v>
+      </c>
+      <c r="B232" t="s">
+        <v>11</v>
+      </c>
+      <c r="C232" t="s">
+        <v>348</v>
+      </c>
+      <c r="D232" t="s">
+        <v>11</v>
+      </c>
+      <c r="E232" s="1">
+        <v>1810</v>
+      </c>
+      <c r="F232" s="1"/>
+      <c r="G232" t="s">
+        <v>241</v>
+      </c>
+      <c r="H232" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A233" t="s">
+        <v>331</v>
+      </c>
+      <c r="B233" t="s">
+        <v>11</v>
+      </c>
+      <c r="C233" t="s">
+        <v>349</v>
+      </c>
+      <c r="D233" t="s">
+        <v>11</v>
+      </c>
+      <c r="E233" s="1">
+        <v>2620</v>
+      </c>
+      <c r="F233" s="1"/>
+      <c r="G233" t="s">
+        <v>241</v>
+      </c>
+      <c r="H233" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A234" t="s">
+        <v>331</v>
+      </c>
+      <c r="B234" t="s">
+        <v>11</v>
+      </c>
+      <c r="C234" t="s">
+        <v>350</v>
+      </c>
+      <c r="D234" t="s">
+        <v>11</v>
+      </c>
+      <c r="E234" s="1">
+        <v>5350</v>
+      </c>
+      <c r="F234" s="1"/>
+      <c r="G234" t="s">
+        <v>241</v>
+      </c>
+      <c r="H234" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A235" t="s">
+        <v>331</v>
+      </c>
+      <c r="B235" t="s">
+        <v>11</v>
+      </c>
+      <c r="C235" t="s">
+        <v>351</v>
+      </c>
+      <c r="D235" t="s">
+        <v>11</v>
+      </c>
+      <c r="E235" s="1">
+        <v>29870</v>
+      </c>
+      <c r="F235" s="1"/>
+      <c r="G235" t="s">
+        <v>241</v>
+      </c>
+      <c r="H235" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A236" t="s">
+        <v>331</v>
+      </c>
+      <c r="B236" t="s">
+        <v>11</v>
+      </c>
+      <c r="C236" t="s">
+        <v>352</v>
+      </c>
+      <c r="D236" t="s">
+        <v>11</v>
+      </c>
+      <c r="E236" s="1">
+        <v>990</v>
+      </c>
+      <c r="F236" s="1"/>
+      <c r="G236" t="s">
+        <v>241</v>
+      </c>
+      <c r="H236" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A237" t="s">
+        <v>331</v>
+      </c>
+      <c r="B237" t="s">
+        <v>11</v>
+      </c>
+      <c r="C237" t="s">
+        <v>353</v>
+      </c>
+      <c r="D237" t="s">
+        <v>11</v>
+      </c>
+      <c r="E237" s="1">
+        <v>2860</v>
+      </c>
+      <c r="F237" s="1"/>
+      <c r="G237" t="s">
+        <v>241</v>
+      </c>
+      <c r="H237" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A238" t="s">
+        <v>331</v>
+      </c>
+      <c r="B238" t="s">
+        <v>354</v>
+      </c>
+      <c r="C238" t="s">
+        <v>355</v>
+      </c>
+      <c r="D238" t="s">
+        <v>11</v>
+      </c>
+      <c r="E238" s="1">
+        <v>2100</v>
+      </c>
+      <c r="F238" s="1"/>
+      <c r="G238" t="s">
+        <v>241</v>
+      </c>
+      <c r="H238" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A239" t="s">
+        <v>321</v>
+      </c>
+      <c r="B239" t="s">
+        <v>356</v>
+      </c>
+      <c r="C239" t="s">
+        <v>357</v>
+      </c>
+      <c r="D239" t="s">
+        <v>11</v>
+      </c>
+      <c r="E239" s="1">
+        <v>145</v>
+      </c>
+      <c r="F239" s="1"/>
+      <c r="G239" t="s">
+        <v>199</v>
+      </c>
+      <c r="H239" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A240" t="s">
+        <v>321</v>
+      </c>
+      <c r="B240" t="s">
+        <v>11</v>
+      </c>
+      <c r="C240" t="s">
+        <v>358</v>
+      </c>
+      <c r="D240" t="s">
+        <v>11</v>
+      </c>
+      <c r="E240" s="1">
+        <v>280</v>
+      </c>
+      <c r="F240" s="1"/>
+      <c r="G240" t="s">
+        <v>199</v>
+      </c>
+      <c r="H240" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A241" t="s">
+        <v>321</v>
+      </c>
+      <c r="B241" t="s">
+        <v>359</v>
+      </c>
+      <c r="C241" t="s">
+        <v>360</v>
+      </c>
+      <c r="D241" t="s">
+        <v>11</v>
+      </c>
+      <c r="E241" s="1">
+        <v>195</v>
+      </c>
+      <c r="F241" s="1"/>
+      <c r="G241" t="s">
+        <v>199</v>
+      </c>
+      <c r="H241" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A242" t="s">
+        <v>321</v>
+      </c>
+      <c r="B242" t="s">
+        <v>11</v>
+      </c>
+      <c r="C242" t="s">
+        <v>361</v>
+      </c>
+      <c r="D242" t="s">
+        <v>11</v>
+      </c>
+      <c r="E242" s="1">
+        <v>220</v>
+      </c>
+      <c r="F242" s="1"/>
+      <c r="G242" t="s">
+        <v>199</v>
+      </c>
+      <c r="H242" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A243" t="s">
+        <v>321</v>
+      </c>
+      <c r="B243" t="s">
+        <v>11</v>
+      </c>
+      <c r="C243" t="s">
+        <v>362</v>
+      </c>
+      <c r="D243" t="s">
+        <v>11</v>
+      </c>
+      <c r="E243" s="1">
+        <v>110</v>
+      </c>
+      <c r="F243" s="1"/>
+      <c r="G243" t="s">
+        <v>199</v>
+      </c>
+      <c r="H243" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A244" t="s">
+        <v>321</v>
+      </c>
+      <c r="B244" t="s">
+        <v>11</v>
+      </c>
+      <c r="C244" t="s">
+        <v>363</v>
+      </c>
+      <c r="D244" t="s">
+        <v>11</v>
+      </c>
+      <c r="E244" s="1">
+        <v>720</v>
+      </c>
+      <c r="F244" s="1"/>
+      <c r="G244" t="s">
+        <v>199</v>
+      </c>
+      <c r="H244" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A245" t="s">
+        <v>364</v>
+      </c>
+      <c r="B245" t="s">
+        <v>11</v>
+      </c>
+      <c r="C245" t="s">
+        <v>365</v>
+      </c>
+      <c r="D245" t="s">
+        <v>11</v>
+      </c>
+      <c r="E245" s="1">
+        <v>740</v>
+      </c>
+      <c r="F245" s="1"/>
+      <c r="G245" t="s">
+        <v>366</v>
+      </c>
+      <c r="H245" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A246" t="s">
+        <v>364</v>
+      </c>
+      <c r="B246" t="s">
+        <v>367</v>
+      </c>
+      <c r="C246" t="s">
+        <v>368</v>
+      </c>
+      <c r="D246" t="s">
+        <v>105</v>
+      </c>
+      <c r="E246" s="1">
+        <v>420</v>
+      </c>
+      <c r="F246" s="1"/>
+      <c r="G246" t="s">
+        <v>366</v>
+      </c>
+      <c r="H246" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A247" t="s">
+        <v>364</v>
+      </c>
+      <c r="B247" t="s">
+        <v>11</v>
+      </c>
+      <c r="C247" t="s">
+        <v>369</v>
+      </c>
+      <c r="D247" t="s">
+        <v>11</v>
+      </c>
+      <c r="E247" s="1">
+        <v>1850</v>
+      </c>
+      <c r="F247" s="1"/>
+      <c r="G247" t="s">
+        <v>271</v>
+      </c>
+      <c r="H247" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A248" t="s">
+        <v>370</v>
+      </c>
+      <c r="B248" t="s">
+        <v>11</v>
+      </c>
+      <c r="C248" t="s">
+        <v>371</v>
+      </c>
+      <c r="D248" t="s">
+        <v>11</v>
+      </c>
+      <c r="E248" s="1">
+        <v>37</v>
+      </c>
+      <c r="F248" s="1"/>
+      <c r="G248" t="s">
+        <v>111</v>
+      </c>
+      <c r="H248" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A249" t="s">
+        <v>370</v>
+      </c>
+      <c r="B249" t="s">
+        <v>11</v>
+      </c>
+      <c r="C249" t="s">
+        <v>372</v>
+      </c>
+      <c r="D249" t="s">
+        <v>11</v>
+      </c>
+      <c r="E249" s="1">
+        <v>53</v>
+      </c>
+      <c r="F249" s="1"/>
+      <c r="G249" t="s">
+        <v>111</v>
+      </c>
+      <c r="H249" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A250" t="s">
+        <v>370</v>
+      </c>
+      <c r="B250" t="s">
+        <v>11</v>
+      </c>
+      <c r="C250" t="s">
+        <v>373</v>
+      </c>
+      <c r="D250" t="s">
+        <v>11</v>
+      </c>
+      <c r="E250" s="1">
+        <v>94</v>
+      </c>
+      <c r="F250" s="1"/>
+      <c r="G250" t="s">
+        <v>111</v>
+      </c>
+      <c r="H250" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A251" t="s">
+        <v>370</v>
+      </c>
+      <c r="B251" t="s">
+        <v>374</v>
+      </c>
+      <c r="C251" t="s">
+        <v>375</v>
+      </c>
+      <c r="D251" t="s">
+        <v>11</v>
+      </c>
+      <c r="E251" s="1">
+        <v>155</v>
+      </c>
+      <c r="F251" s="1"/>
+      <c r="G251" t="s">
+        <v>111</v>
+      </c>
+      <c r="H251" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A252" t="s">
+        <v>370</v>
+      </c>
+      <c r="B252" t="s">
+        <v>11</v>
+      </c>
+      <c r="C252" t="s">
+        <v>376</v>
+      </c>
+      <c r="D252" t="s">
+        <v>11</v>
+      </c>
+      <c r="E252" s="1">
+        <v>229</v>
+      </c>
+      <c r="F252" s="1"/>
+      <c r="G252" t="s">
+        <v>111</v>
+      </c>
+      <c r="H252" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A253" t="s">
+        <v>370</v>
+      </c>
+      <c r="B253" t="s">
+        <v>11</v>
+      </c>
+      <c r="C253" t="s">
+        <v>377</v>
+      </c>
+      <c r="D253" t="s">
+        <v>11</v>
+      </c>
+      <c r="E253" s="1">
+        <v>330</v>
+      </c>
+      <c r="F253" s="1"/>
+      <c r="G253" t="s">
+        <v>111</v>
+      </c>
+      <c r="H253" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A254" t="s">
+        <v>370</v>
+      </c>
+      <c r="B254" t="s">
+        <v>11</v>
+      </c>
+      <c r="C254" t="s">
+        <v>378</v>
+      </c>
+      <c r="D254" t="s">
+        <v>11</v>
+      </c>
+      <c r="E254" s="1">
+        <v>587</v>
+      </c>
+      <c r="F254" s="1"/>
+      <c r="G254" t="s">
+        <v>111</v>
+      </c>
+      <c r="H254" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A255" t="s">
+        <v>364</v>
+      </c>
+      <c r="B255" t="s">
+        <v>11</v>
+      </c>
+      <c r="C255" t="s">
+        <v>379</v>
+      </c>
+      <c r="D255" t="s">
+        <v>11</v>
+      </c>
+      <c r="E255" s="1">
+        <v>380</v>
+      </c>
+      <c r="F255" s="1"/>
+      <c r="G255" t="s">
+        <v>380</v>
+      </c>
+      <c r="H255" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A256" t="s">
+        <v>364</v>
+      </c>
+      <c r="B256" t="s">
+        <v>381</v>
+      </c>
+      <c r="C256" t="s">
+        <v>382</v>
+      </c>
+      <c r="D256" t="s">
+        <v>11</v>
+      </c>
+      <c r="E256" s="1">
+        <v>390</v>
+      </c>
+      <c r="F256" s="1"/>
+      <c r="G256" t="s">
+        <v>380</v>
+      </c>
+      <c r="H256" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A257" t="s">
+        <v>364</v>
+      </c>
+      <c r="B257" t="s">
+        <v>11</v>
+      </c>
+      <c r="C257" t="s">
+        <v>383</v>
+      </c>
+      <c r="D257" t="s">
+        <v>11</v>
+      </c>
+      <c r="E257" s="1">
+        <v>410</v>
+      </c>
+      <c r="F257" s="1"/>
+      <c r="G257" t="s">
+        <v>380</v>
+      </c>
+      <c r="H257" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A258" t="s">
+        <v>384</v>
+      </c>
+      <c r="B258" t="s">
+        <v>11</v>
+      </c>
+      <c r="C258" t="s">
+        <v>385</v>
+      </c>
+      <c r="D258" t="s">
+        <v>11</v>
+      </c>
+      <c r="E258" s="1">
+        <v>54</v>
+      </c>
+      <c r="F258" s="1"/>
+      <c r="G258" t="s">
+        <v>111</v>
+      </c>
+      <c r="H258" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A259" t="s">
+        <v>384</v>
+      </c>
+      <c r="B259" t="s">
+        <v>11</v>
+      </c>
+      <c r="C259" t="s">
+        <v>386</v>
+      </c>
+      <c r="D259" t="s">
+        <v>11</v>
+      </c>
+      <c r="E259" s="1">
+        <v>54</v>
+      </c>
+      <c r="F259" s="1"/>
+      <c r="G259" t="s">
+        <v>111</v>
+      </c>
+      <c r="H259" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A260" t="s">
+        <v>384</v>
+      </c>
+      <c r="B260" t="s">
+        <v>387</v>
+      </c>
+      <c r="C260" t="s">
+        <v>388</v>
+      </c>
+      <c r="D260" t="s">
+        <v>11</v>
+      </c>
+      <c r="E260" s="1">
+        <v>135</v>
+      </c>
+      <c r="F260" s="1"/>
+      <c r="G260" t="s">
+        <v>111</v>
+      </c>
+      <c r="H260" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A261" t="s">
+        <v>384</v>
+      </c>
+      <c r="B261" t="s">
+        <v>11</v>
+      </c>
+      <c r="C261" t="s">
+        <v>389</v>
+      </c>
+      <c r="D261" t="s">
+        <v>11</v>
+      </c>
+      <c r="E261" s="1">
+        <v>132</v>
+      </c>
+      <c r="F261" s="1"/>
+      <c r="G261" t="s">
+        <v>111</v>
+      </c>
+      <c r="H261" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A262" t="s">
+        <v>384</v>
+      </c>
+      <c r="B262" t="s">
+        <v>11</v>
+      </c>
+      <c r="C262" t="s">
+        <v>390</v>
+      </c>
+      <c r="D262" t="s">
+        <v>11</v>
+      </c>
+      <c r="E262" s="1">
+        <v>261</v>
+      </c>
+      <c r="F262" s="1"/>
+      <c r="G262" t="s">
+        <v>111</v>
+      </c>
+      <c r="H262" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A263" t="s">
+        <v>391</v>
+      </c>
+      <c r="B263" t="s">
+        <v>11</v>
+      </c>
+      <c r="C263" t="s">
+        <v>392</v>
+      </c>
+      <c r="D263" t="s">
+        <v>11</v>
+      </c>
+      <c r="E263" s="1">
+        <v>50</v>
+      </c>
+      <c r="F263" s="1"/>
+      <c r="G263" t="s">
+        <v>111</v>
+      </c>
+      <c r="H263" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A264" t="s">
+        <v>391</v>
+      </c>
+      <c r="B264" t="s">
+        <v>393</v>
+      </c>
+      <c r="C264" t="s">
+        <v>394</v>
+      </c>
+      <c r="D264" t="s">
+        <v>11</v>
+      </c>
+      <c r="E264" s="1">
+        <v>125</v>
+      </c>
+      <c r="F264" s="1"/>
+      <c r="G264" t="s">
+        <v>111</v>
+      </c>
+      <c r="H264" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A265" t="s">
+        <v>391</v>
+      </c>
+      <c r="B265" t="s">
+        <v>11</v>
+      </c>
+      <c r="C265" t="s">
+        <v>395</v>
+      </c>
+      <c r="D265" t="s">
+        <v>11</v>
+      </c>
+      <c r="E265" s="1">
+        <v>95</v>
+      </c>
+      <c r="F265" s="1"/>
+      <c r="G265" t="s">
+        <v>111</v>
+      </c>
+      <c r="H265" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A266" t="s">
+        <v>391</v>
+      </c>
+      <c r="B266" t="s">
+        <v>11</v>
+      </c>
+      <c r="C266" t="s">
+        <v>396</v>
+      </c>
+      <c r="D266" t="s">
+        <v>11</v>
+      </c>
+      <c r="E266" s="1">
+        <v>125</v>
+      </c>
+      <c r="F266" s="1"/>
+      <c r="G266" t="s">
+        <v>111</v>
+      </c>
+      <c r="H266" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A267" t="s">
+        <v>391</v>
+      </c>
+      <c r="B267" t="s">
+        <v>11</v>
+      </c>
+      <c r="C267" t="s">
+        <v>397</v>
+      </c>
+      <c r="D267" t="s">
+        <v>11</v>
+      </c>
+      <c r="E267" s="1">
+        <v>187</v>
+      </c>
+      <c r="F267" s="1"/>
+      <c r="G267" t="s">
+        <v>111</v>
+      </c>
+      <c r="H267" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A268" t="s">
+        <v>398</v>
+      </c>
+      <c r="B268" t="s">
+        <v>11</v>
+      </c>
+      <c r="C268" t="s">
+        <v>399</v>
+      </c>
+      <c r="D268" t="s">
+        <v>11</v>
+      </c>
+      <c r="E268" s="1">
+        <v>95</v>
+      </c>
+      <c r="F268" s="1"/>
+      <c r="G268" t="s">
+        <v>241</v>
+      </c>
+      <c r="H268" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A269" t="s">
+        <v>398</v>
+      </c>
+      <c r="B269" t="s">
+        <v>400</v>
+      </c>
+      <c r="C269" t="s">
+        <v>401</v>
+      </c>
+      <c r="D269" t="s">
+        <v>11</v>
+      </c>
+      <c r="E269" s="1">
+        <v>320</v>
+      </c>
+      <c r="F269" s="1"/>
+      <c r="G269" t="s">
+        <v>241</v>
+      </c>
+      <c r="H269" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A270" t="s">
+        <v>398</v>
+      </c>
+      <c r="B270" t="s">
+        <v>11</v>
+      </c>
+      <c r="C270" t="s">
+        <v>402</v>
+      </c>
+      <c r="D270" t="s">
+        <v>11</v>
+      </c>
+      <c r="E270" s="1">
+        <v>200</v>
+      </c>
+      <c r="F270" s="1"/>
+      <c r="G270" t="s">
+        <v>241</v>
+      </c>
+      <c r="H270" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A271" t="s">
+        <v>398</v>
+      </c>
+      <c r="B271" t="s">
+        <v>11</v>
+      </c>
+      <c r="C271" t="s">
+        <v>403</v>
+      </c>
+      <c r="D271" t="s">
+        <v>11</v>
+      </c>
+      <c r="E271" s="1">
+        <v>80</v>
+      </c>
+      <c r="F271" s="1"/>
+      <c r="G271" t="s">
+        <v>241</v>
+      </c>
+      <c r="H271" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A272" t="s">
+        <v>398</v>
+      </c>
+      <c r="B272" t="s">
+        <v>11</v>
+      </c>
+      <c r="C272" t="s">
+        <v>404</v>
+      </c>
+      <c r="D272" t="s">
+        <v>11</v>
+      </c>
+      <c r="E272" s="1">
+        <v>105</v>
+      </c>
+      <c r="F272" s="1"/>
+      <c r="G272" t="s">
+        <v>241</v>
+      </c>
+      <c r="H272" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A273" t="s">
+        <v>398</v>
+      </c>
+      <c r="B273" t="s">
+        <v>11</v>
+      </c>
+      <c r="C273" t="s">
+        <v>405</v>
+      </c>
+      <c r="D273" t="s">
+        <v>11</v>
+      </c>
+      <c r="E273" s="1">
+        <v>95</v>
+      </c>
+      <c r="F273" s="1"/>
+      <c r="G273" t="s">
+        <v>241</v>
+      </c>
+      <c r="H273" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A274" t="s">
+        <v>398</v>
+      </c>
+      <c r="B274" t="s">
+        <v>406</v>
+      </c>
+      <c r="C274" t="s">
+        <v>407</v>
+      </c>
+      <c r="D274" t="s">
+        <v>11</v>
+      </c>
+      <c r="E274" s="1">
+        <v>195</v>
+      </c>
+      <c r="F274" s="1"/>
+      <c r="G274" t="s">
+        <v>241</v>
+      </c>
+      <c r="H274" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A275" t="s">
+        <v>398</v>
+      </c>
+      <c r="B275" t="s">
+        <v>11</v>
+      </c>
+      <c r="C275" t="s">
+        <v>408</v>
+      </c>
+      <c r="D275" t="s">
+        <v>11</v>
+      </c>
+      <c r="E275" s="1">
+        <v>240</v>
+      </c>
+      <c r="F275" s="1"/>
+      <c r="G275" t="s">
+        <v>241</v>
+      </c>
+      <c r="H275" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:A3"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
-        <v>200</v>
+        <v>409</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
-        <v>201</v>
+        <v>410</v>
       </c>
     </row>
     <row r="3" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>202</v>
+        <v>411</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">